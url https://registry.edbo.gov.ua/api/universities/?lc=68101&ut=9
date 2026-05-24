--- v0 (2025-11-04)
+++ v1 (2026-05-24)
@@ -770,226 +770,220 @@
         <is>
           <t>himaup@ukr.net</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>http://maup.km.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Білий Леонід Григорович</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Хмельницький кооперативний фаховий коледж Хмельницького кооперативного торговельно-економічного інституту</t>
+          <t>Хмельницький фаховий економіко-технологічний коледж Університету економіки і підприємництва</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>1471</v>
+        <v>1457</v>
       </c>
       <c r="C7" s="6" t="n">
-        <v>254</v>
+        <v>156</v>
       </c>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>ХКФК ХКТЕІ</t>
+          <t>ХФЕТК УЕП</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
-          <t>Khmelnytskyi Cooperative Professional College of Khmelnytskyi Cooperative Trade and Economic Institute</t>
+          <t>Khmelnytskyi Professional Economic and Technology College of University of Economics and Entrepreneurship</t>
         </is>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
-        <v>1957</v>
+        <v>2012</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J7" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J7" s="5"/>
       <c r="K7" s="7" t="inlineStr">
         <is>
           <t>29000</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
-          <t>вул. Кам’янецька, 3</t>
+          <t>Львівське шосе , 51/2</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>0382-79-55-68</t>
+          <t>+38 067 916 36 50, +38 067 771 34 31</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>xktei@ukr.net</t>
+          <t>uniepkm@gmail.com</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
-          <t>www.xktei.km.ua</t>
+          <t>uniepkm.km.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Ляшук Катерина Петрівна</t>
+          <t>Нянько Віталій Миколайович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Хмельницький фаховий економіко-технологічний коледж Університету економіки і підприємництва</t>
+          <t>Хмельницький фаховий коледж Хмельницької торговельно-економічної академії</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>1457</v>
+        <v>7525</v>
       </c>
       <c r="C8" s="6" t="n">
-        <v>156</v>
+        <v>7506</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>ХФЕТК УЕП</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E8" s="5"/>
       <c r="F8" s="7"/>
-      <c r="G8" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G8" s="6"/>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J8" s="5"/>
+      <c r="J8" s="5" t="inlineStr">
+        <is>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ІНСТИТУТ ЛЮДСЬКОГО КАПІТАЛУ ТА СТАЛОГО БІЗНЕСУ"</t>
+        </is>
+      </c>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>29000</t>
+          <t>29005</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA68040470010096613</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
-          <t>Львівське шосе , 51/2</t>
+          <t>вул. Кам`янецька, 3</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>+38 067 916 36 50, +38 067 771 34 31</t>
+          <t>+38(038)-279-55-68</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
-          <t>uniepkm@gmail.com</t>
+          <t>xktei@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
-          <t>uniepkm.km.ua</t>
+          <t>www.xktei.km.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Нянько Віталій Миколайович</t>
+          <t>Ляшук Катерина Петрівна</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Хмельницький фаховий музичний коледж ім. В.І. Заремби</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>822</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ХФМК ім. В.І. Заремби</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>V.Zaremba Khmelnytskyi Professional Music College</t>
         </is>
       </c>
@@ -1040,52 +1034,58 @@
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>658350</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>hmu-zaremba@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>http://muz.km.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Бернацький Віктор Юрійович</t>
         </is>
       </c>
-      <c r="U9" s="8"/>
-      <c r="V9" s="5"/>
+      <c r="U9" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V9" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:V9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>