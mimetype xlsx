--- v2 (2026-02-09)
+++ v3 (2026-04-21)
@@ -474,51 +474,51 @@
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 46</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(0382) 65-27-09</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>nadpsu@dpsu.gov.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://nadpsu.edu.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконувач обов’язків ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Мейко Олександр Васильович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Університет економіки і підприємництва</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>156</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>УЕП</t>
         </is>
       </c>
@@ -1020,51 +1020,51 @@
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Героїв Майдану, 8</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>(0382) 71-80-00; 71-75-70</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>info@univer.km.ua</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>www.univer.km.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Т. в. о. ректора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Омельчук Олег Миколайович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V9"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>