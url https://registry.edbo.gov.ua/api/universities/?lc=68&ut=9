--- v0 (2025-11-05)
+++ v1 (2026-04-15)
@@ -2037,51 +2037,51 @@
           <t>32600</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
           <t>UA68020190010042454</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>с-ще Нова Ушиця</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
           <t>вул. Подільська, 34</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>0384 73 00 67</t>
+          <t>+38(038)-473-00-67</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>nfk-pdatu@ukr.net</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
           <t>ntpu.org.ua</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Хрустінський Віталій Борисович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
@@ -2129,51 +2129,51 @@
           <t>31600</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
           <t>UA68020290010030473</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Хмельницька обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>с-ще Чемерівці</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Центральна, 32</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>(03859) 9 12 54, 9 11 01</t>
+          <t>+38(038)-599-12-54</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>med_chem@ukr.net</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>www.medchem.km.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Шерстюк Петро Ярославович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>