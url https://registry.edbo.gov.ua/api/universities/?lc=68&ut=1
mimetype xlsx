--- v1 (2026-01-01)
+++ v2 (2026-04-16)
@@ -474,51 +474,51 @@
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 46</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(0382) 65-27-09</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>nadpsu@dpsu.gov.ua</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://nadpsu.edu.ua/</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконувач обов’язків ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Мейко Олександр Васильович</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Університет економіки і підприємництва</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>156</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>УЕП</t>
         </is>
       </c>
@@ -1020,51 +1020,51 @@
           <t>м. Хмельницький</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Героїв Майдану, 8</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>(0382) 71-80-00; 71-75-70</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>info@univer.km.ua</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>www.univer.km.ua</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>Т. в. о. ректора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Омельчук Олег Миколайович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти «Подільський державний університет»</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>177</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>ЗВО "ПДУ"</t>
         </is>
       </c>
@@ -1117,51 +1117,51 @@
           <t>вул. Шевченка, 12</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>038 497 62 85</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>main@pdatu.edu.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>http://www.pdatu.edu.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Івановська Алла Миколаївна</t>
+          <t>Зеленський Андрій Вікторович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Кам'янець-Подільська філія Національного університету харчових технологій</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>978</v>
       </c>
       <c r="C11" s="6" t="n">
         <v>47</v>
       </c>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>К-ПФНУХТ</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>Kamianetz-Podilsk Branch of the National University of Food Technologies</t>