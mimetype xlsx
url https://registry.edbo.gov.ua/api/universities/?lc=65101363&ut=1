--- v1 (2025-12-05)
+++ v2 (2026-04-30)
@@ -375,51 +375,51 @@
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Кримська, 130</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>+38(055)-255-60-54</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>hepi@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
-          <t>https://hepi.ks.ua/</t>
+          <t>https://www.hepi.com.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>ректор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Покотилова Олена Ігорівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Херсонський державний університет</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>48</v>
       </c>
       <c r="C3" s="6"/>