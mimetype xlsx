--- v1 (2026-03-09)
+++ v2 (2026-04-29)
@@ -367,61 +367,61 @@
           <t>73000</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA65100150010064384</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Кримська, 130</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>0503186938</t>
+          <t>+38(050)-318-69-38</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>hepi@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
-          <t>https://hepi.ks.ua/</t>
+          <t>https://www.hepi.com.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Зазуляк Іван Іванович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Херсонський фаховий коледж музичного мистецтва" Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>818</v>
       </c>
       <c r="C3" s="6"/>
@@ -635,71 +635,71 @@
       <c r="G5" s="6" t="n">
         <v>1834</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>73000</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
-          <t>UA65100150010361097</t>
+          <t>UA65100150010064384</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>просп. Ушакова, 14/1</t>
+          <t>просп. Незалежності, 14/1</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>+38(055)222-32-82</t>
+          <t>+38(055)-222-32-82</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>maritime_college@ukr.net</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>http://www.kmc.ks.ua/</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. начальника Відокремленого структурного підрозділу "Морського фахового коледжа Херсонської державної морської академії"</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Левківський Руслан Миколайович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
@@ -1217,55 +1217,63 @@
           <t>73036</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA65100150010064384</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Перекопська, 164 а</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>556798;</t>
-[...3 lines deleted...]
-      <c r="R11" s="5"/>
+          <t>+38(050)-647-02-18</t>
+        </is>
+      </c>
+      <c r="Q11" s="5" t="inlineStr">
+        <is>
+          <t>XBMK@ukr.net, xbmfk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R11" s="5" t="inlineStr">
+        <is>
+          <t>http://medcollege.in.ua/</t>
+        </is>
+      </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Ващук Микола Сергійович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Херсонський фаховий спортивний коледж" Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>1487</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>