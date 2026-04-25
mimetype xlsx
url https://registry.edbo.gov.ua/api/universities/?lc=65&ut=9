--- v2 (2026-03-09)
+++ v3 (2026-04-25)
@@ -1013,71 +1013,71 @@
       <c r="G9" s="6" t="n">
         <v>1834</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J9" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K9" s="7" t="inlineStr">
         <is>
           <t>73000</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
-          <t>UA65100150010361097</t>
+          <t>UA65100150010064384</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
-          <t>просп. Ушакова, 14/1</t>
+          <t>просп. Незалежності, 14/1</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+38(055)222-32-82</t>
+          <t>+38(055)-222-32-82</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>maritime_college@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>http://www.kmc.ks.ua/</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. начальника Відокремленого структурного підрозділу "Морського фахового коледжа Херсонської державної морської академії"</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Левківський Руслан Миколайович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
@@ -1595,55 +1595,63 @@
           <t>73036</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
           <t>UA65100150010064384</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Херсонська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Херсон</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Перекопська, 164 а</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>556798;</t>
-[...3 lines deleted...]
-      <c r="R15" s="5"/>
+          <t>+38(050)-647-02-18</t>
+        </is>
+      </c>
+      <c r="Q15" s="5" t="inlineStr">
+        <is>
+          <t>XBMK@ukr.net, xbmfk@ukr.net</t>
+        </is>
+      </c>
+      <c r="R15" s="5" t="inlineStr">
+        <is>
+          <t>http://medcollege.in.ua/</t>
+        </is>
+      </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Ващук Микола Сергійович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Херсонський фаховий спортивний коледж" Херсонської обласної ради</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
         <v>1487</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>