--- v2 (2026-02-06)
+++ v3 (2026-04-08)
@@ -2708,58 +2708,52 @@
         <is>
           <t>вул. Ковпака, 36</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
           <t>(05534) 3-02-34</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
           <t>027ptu@i.ua</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Сідлак Ельміра Шамратівна</t>
         </is>
       </c>
-      <c r="U29" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U29" s="8"/>
+      <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Дар`ївський навчальний центр №10"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>4052</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ДПТН "Дар`ївський навчальний центр №10"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>2005</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>