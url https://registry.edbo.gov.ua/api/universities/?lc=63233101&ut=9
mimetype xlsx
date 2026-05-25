--- v0 (2025-10-23)
+++ v1 (2026-05-25)
@@ -384,100 +384,100 @@
           <t>м. Берестин</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Соборна, 56</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(05744)73223</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>ktmsg@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://katfk.com.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Багмут Роман Борисович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>БЕРЕСТИНСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>1056</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>272</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>БЕРЕСТИНСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КЗ «ХГПА»</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>BERESTYN PEDAGOGICAL PROFESSIONAL COLLEGE OF MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2011</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>63301</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Берестин</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Незалежності, 47</t>