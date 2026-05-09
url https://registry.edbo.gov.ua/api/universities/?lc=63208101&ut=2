--- v0 (2025-12-08)
+++ v1 (2026-05-09)
@@ -427,51 +427,51 @@
         <is>
           <t>КЗ Богодухівський СНВК</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Municipal institution "Bogodukhov special educational complex" of Kharkiv regional Council</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>62103</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA63020010010049442</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Богодухів</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Поповича, 2</t>