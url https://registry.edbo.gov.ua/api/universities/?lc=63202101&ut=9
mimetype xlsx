--- v1 (2026-02-21)
+++ v2 (2026-05-25)
@@ -341,51 +341,51 @@
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>BALAKLIIA PEDAGOGICAL PROFESSIONAL COLLEGE OF THE MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF THE KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>1997</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>64207</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA63040010010039074</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Балаклія</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Целуйка Володимира, 3</t>