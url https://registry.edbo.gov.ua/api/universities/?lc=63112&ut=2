--- v0 (2025-10-16)
+++ v1 (2026-05-04)
@@ -335,51 +335,51 @@
         <v>2008</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>ЗП (ПТ)О "РЦПОЗТАС"</t>
         </is>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>1984</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>62433</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA63120110010087291</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Люботин</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченка, 130</t>
@@ -423,51 +423,51 @@
         <v>4221</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>КЗ "Люботинський МРЦ"</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>62433</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA63120110010087291</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Люботин</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Шевченко, 132</t>