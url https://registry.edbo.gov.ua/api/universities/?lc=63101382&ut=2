--- v0 (2026-02-11)
+++ v1 (2026-05-17)
@@ -595,51 +595,51 @@
         <v>1994</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ЦПТО №1 м. Харкова</t>
         </is>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>1997</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>61138</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>бульв. Івана Каркача, 20</t>