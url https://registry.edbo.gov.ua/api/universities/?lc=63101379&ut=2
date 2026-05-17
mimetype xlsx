--- v1 (2026-03-05)
+++ v2 (2026-05-17)
@@ -339,51 +339,51 @@
         <is>
           <t>ДНЗ "Регіональний ЦПО швейного виробництва та сфери послуг Харківської області"</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>State educational establishment "Regional center of professional education of sewing technologies and services of Kharkiv region"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>1980</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>61020</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>просп. Любові Малої, 30</t>