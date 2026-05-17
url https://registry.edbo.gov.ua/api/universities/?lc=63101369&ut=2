--- v0 (2025-10-20)
+++ v1 (2026-05-17)
@@ -503,85 +503,93 @@
         <v>2098</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>РЦ ПО РБАС Харківської області</t>
         </is>
       </c>
       <c r="E4" s="5"/>
       <c r="F4" s="7"/>
       <c r="G4" s="6" t="n">
         <v>1985</v>
       </c>
       <c r="H4" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I4" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J4" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K4" s="7" t="inlineStr">
         <is>
           <t>61031</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA63120270010736370</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Аерофлотська, 8</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>7755550;</t>
-[...3 lines deleted...]
-      <c r="R4" s="5"/>
+          <t>+38(057)-775-55-50</t>
+        </is>
+      </c>
+      <c r="Q4" s="5" t="inlineStr">
+        <is>
+          <t>ptu-39@ukr.net</t>
+        </is>
+      </c>
+      <c r="R4" s="5" t="inlineStr">
+        <is>
+          <t>http://kuhar.kh.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Омельченко Юрій Михайлович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V4"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 