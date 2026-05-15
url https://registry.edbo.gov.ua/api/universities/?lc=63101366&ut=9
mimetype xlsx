--- v1 (2026-02-20)
+++ v2 (2026-05-15)
@@ -480,51 +480,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Манізера, 4</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(057)707-68-37</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>info@ct-college.net</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>www:ct-college.net</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Дідух Ірина Іванівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад охорони здоров’я "Харківський обласний медичний фаховий коледж" Харківської обласної ради</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>810</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>КЗОЗ "ХОМФК" ХОР</t>
         </is>
       </c>
@@ -619,51 +619,51 @@
         <is>
           <t>КЗ "ХФКСП" ХОР</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>MUNICIPAL INSTITUTION "KHARKIV PROFESSIONAL COLLEGE OF SPORT PROFILE"OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>1990</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
           <t>61070</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Помірки, 27</t>
@@ -756,51 +756,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>майдан Конституції, 28</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>(057) 731 28 72, 731 24 82</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>xatt@meta.ua</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>www.khdak-xatt.edu.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Степаненко Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Харківський комп`ютерний фаховий коледж</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>812</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>ХКФК</t>
         </is>
       </c>