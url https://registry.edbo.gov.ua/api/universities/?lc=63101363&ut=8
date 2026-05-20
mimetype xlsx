--- v0 (2026-02-22)
+++ v1 (2026-05-20)
@@ -384,58 +384,52 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>в'їзд Балакірєва, 1</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>0577153348</t>
         </is>
       </c>
       <c r="Q2" s="5"/>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Бойко Валерій Володимирович</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Інститут монокристалів Національної академії наук України</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>4215</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ІМК НАН України</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Institute for Single Crystals of National Academy of Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2003</v>
       </c>
@@ -606,76 +600,76 @@
           <t>УКРНДІЕП</t>
         </is>
       </c>
       <c r="E5" s="5"/>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H5" s="5" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
       <c r="I5" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J5" s="5" t="inlineStr">
         <is>
           <t>Міністерство економіки, довкілля та сільського господарства України</t>
         </is>
       </c>
       <c r="K5" s="7" t="inlineStr">
         <is>
-          <t>61166</t>
+          <t>61165</t>
         </is>
       </c>
       <c r="L5" s="7" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M5" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
-          <t>вул. Бакуліна, 6</t>
+          <t>вул. Єніна Євгенія, 6</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
-          <t>+38057 702-15-92; +38057 702-62-24;</t>
+          <t>+38(057)-702-15-92</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>directorniiep@gmail.com</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>www.niiep.kharkov.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Гриценко Анатолій Володимирович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>