--- v1 (2026-02-21)
+++ v2 (2026-04-16)
@@ -470,56 +470,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Кооперативна, 7</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(050)1974564, (097)3038267</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>collegeoffice@khai.edu</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://it-college.kh.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов`язки директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Довгоброд Борис Григорійович</t>
+          <t>Фіалка Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Вовчанський фаховий коледж Державного біотехнологічного університету"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>6515</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>6459</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ВСП "Вовчанський фаховий коледж ДБТУ"</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Separate structural unit "Vovchansk Vocational College of State Biotechnological University"</t>
@@ -549,51 +549,51 @@
           <t>61098</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Барикадна, 51</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>0683307411</t>
+          <t>+38(097)-023-87-10</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>vovcanskijkoledzdbtu@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>vfkdbtu.in.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Бондарєва Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
@@ -1972,51 +1972,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
           <t>майдан Конституції, 28</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
           <t>(057) 731 28 72, 731 24 82</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>xatt@meta.ua</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
           <t>www.khdak-xatt.edu.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Степаненко Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>ХАРКІВСЬКИЙ ДЕРЖАВНИЙ ПРОФЕСIЙНО-ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ IМЕНI В.І. ВЕРНАДСЬКОГО</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>637</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>ХДППФК ІМ. В.І. ВЕРНАДСЬКОГО</t>
         </is>
       </c>
@@ -3073,51 +3073,51 @@
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
           <t>вул. Данилевського, 3</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
           <t>+38(057)-700-36-23</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
           <t>dvnzhktd@hktd.pp.ua, hktddvnz@gmail.com</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>http://xtt.kharkov.ua</t>
+          <t>https://khpctd.ukr.education</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
           <t>Ємельянова Олена Андріївна</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Харківський фаховий коледж транспортних технологій</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>1114</v>
       </c>
       <c r="C32" s="6"/>