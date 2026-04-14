--- v2 (2026-02-11)
+++ v3 (2026-04-14)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$46</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V45"/>
+  <dimension ref="A1:V46"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -1287,51 +1287,51 @@
       <c r="S12" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
           <t>Юкляєвська Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
           <t>Качанівський навчальний центр №54</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
         <v>5626</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>Качанівський навчальний центр №54</t>
+          <t>КНЦ № 54</t>
         </is>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
         <v>2004</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
           <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
           <t>61124</t>
@@ -1691,56 +1691,56 @@
           <t>61024</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Йогансена Майка, 15/17</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>(050) 595 03 66</t>
+          <t>+38(050)-595-03-66</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>avtoskola_upah@ukr.net</t>
+          <t>avtoshkola_upah@ukr.net</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
           <t>http://uvag-kievskiy.edu.kh.ua/</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Білопольський Ігор Михайлович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Олексіївський навчальний центр №25</t>
         </is>
@@ -1779,54 +1779,58 @@
           <t>61742</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
           <t>вул. Кюї Цезаря, 44</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+38(098)-261-35-42;</t>
-[...2 lines deleted...]
-      <c r="Q18" s="5"/>
+          <t>+38(098)-261-35-42</t>
+        </is>
+      </c>
+      <c r="Q18" s="5" t="inlineStr">
+        <is>
+          <t>parhomenkosergei@ukr.net</t>
+        </is>
+      </c>
       <c r="R18" s="5"/>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
           <t>Пархоменко Сергій Павлович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ІНДУСТРІАЛЬНИЙ УЧБОВИЙ СПОРТИВНО-ТЕХНІЧНИЙ ЦЕНТР ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ М. ХАРКОВА"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>7224</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
@@ -1878,2211 +1882,2303 @@
           <t>(066)823-74-12</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>frunzusts2010@gmail.com</t>
         </is>
       </c>
       <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Лазарев Денис Сергійович</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Організація (установа, заклад) об'єднання громадян "Салтівський учбовий спортивно-технічний центр Товариства сприяння обороні України м. Харкова"</t>
+          <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "НОВОБАВАРСЬКИЙ РАЙОННИЙ НАВЧАЛЬНИЙ СПОРТИВНО-ТЕХНІЧНИЙ ЦЕНТР ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ М. ХАРКОВА"</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>4086</v>
+        <v>3987</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ОРГАНІЗАЦІЯ (УСТАНОВА, ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "НОВОБАВАРСЬКИЙ РНСТЦ ТСОУ М. ХАРКОВА"</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>61038</t>
+          <t>61052</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Ахієзерів, 48/50</t>
-[...3 lines deleted...]
-      <c r="Q20" s="5"/>
+          <t>вул. Дмитрівська, 21</t>
+        </is>
+      </c>
+      <c r="P20" s="5" t="inlineStr">
+        <is>
+          <t>+057(73)-493-78</t>
+        </is>
+      </c>
+      <c r="Q20" s="5" t="inlineStr">
+        <is>
+          <t>avtoshkola_lux@i.ua</t>
+        </is>
+      </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Водолага Олександр Миколайович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Організація (установа, заклад) об’єднання громадян "Холодногірський навчальний спортивно - технічний центр Товариства сприяння обороні України м. Харкова"</t>
+          <t>Організація (установа, заклад) об'єднання громадян "Салтівський учбовий спортивно-технічний центр Товариства сприяння обороні України м. Харкова"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>6283</v>
+        <v>4086</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>Організація (установа, заклад) об'єднання громадян "Холодногірський НСТЦ ТСОУ м. Харкова"</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>61017</t>
+          <t>61038</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Бориса Шрамка, 20</t>
-[...6 lines deleted...]
-      </c>
+          <t>вул. Ахієзерів, 48/50</t>
+        </is>
+      </c>
+      <c r="P21" s="5"/>
       <c r="Q21" s="5"/>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Фабрісов Дмитро Євгенійович</t>
+          <t>Водолага Олександр Миколайович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОБ'ЄДНАНА ТЕХНІЧНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
+          <t>Організація (установа, заклад) об’єднання громадян "Холодногірський навчальний спортивно - технічний центр Товариства сприяння обороні України м. Харкова"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>7162</v>
+        <v>6283</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОТШ ТCОУ"</t>
+          <t>Організація (установа, заклад) об'єднання громадян "Холодногірський НСТЦ ТСОУ м. Харкова"</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>1976</v>
+        <v>2002</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J22" s="5"/>
+      <c r="J22" s="5" t="inlineStr">
+        <is>
+          <t>Товариство сприяння обороні України</t>
+        </is>
+      </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>61001</t>
+          <t>61017</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Плеханівська, 16</t>
+          <t>вул. Бориса Шрамка, 20</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>(099)723-39-61</t>
-[...6 lines deleted...]
-      </c>
+          <t>+380(57)-724-21-93</t>
+        </is>
+      </c>
+      <c r="Q22" s="5"/>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Максютенко Олексій Костянтинович</t>
+          <t>Фабрісов Дмитро Євгенійович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Підприємство «Центр СПБ»</t>
+          <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОБ'ЄДНАНА ТЕХНІЧНА ШКОЛА ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>3007</v>
+        <v>7162</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>П «Центр СПБ»</t>
+          <t>ОРГАНІЗАЦІЯ (УСТАНОВА,ЗАКЛАД) ОБ'ЄДНАННЯ ГРОМАДЯН "ХАРКІВСЬКА ОТШ ТCОУ"</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>2000</v>
+        <v>1976</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="7" t="inlineStr">
         <is>
           <t>61001</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Плеханівська, 25 квартира 45</t>
+          <t>вул. Плеханівська, 16</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(057)752-17-55, 093-360-90-91</t>
+          <t>(099)723-39-61</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>contact@spb.in.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>auto-school2012@ukr.net</t>
+        </is>
+      </c>
+      <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Ломоносов Роман Миколайович</t>
+          <t>Максютенко Олексій Костянтинович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ХАРКІВСЬКИЙ ЦЕНТР НАУКОВО-ТЕХНІЧНОЇ ТА ЕКОНОМІЧНОЇ ІНФОРМАЦІЇ"</t>
+          <t>Підприємство «Центр СПБ»</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>4222</v>
+        <v>3007</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "ХЦНТЕІ"</t>
+          <t>П «Центр СПБ»</t>
         </is>
       </c>
       <c r="E24" s="5"/>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1994</v>
+        <v>2000</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J24" s="5"/>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>61010</t>
+          <t>61001</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>просп. Гагаріна, 4</t>
+          <t>вул. Плеханівська, 25 квартира 45</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-732-64-30</t>
+          <t>(057)752-17-55, 093-360-90-91</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>ntei_cntei@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R24" s="5"/>
+          <t>contact@spb.in.ua</t>
+        </is>
+      </c>
+      <c r="R24" s="5" t="inlineStr">
+        <is>
+          <t>http://spb.in.ua</t>
+        </is>
+      </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Халабурдін Святослав Володимирович</t>
+          <t>Ломоносов Роман Миколайович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Учбовий центр сучасних професій"</t>
+          <t>ПРИВАТНЕ АКЦІОНЕРНЕ ТОВАРИСТВО "ХАРКІВСЬКИЙ ЦЕНТР НАУКОВО-ТЕХНІЧНОЇ ТА ЕКОНОМІЧНОЇ ІНФОРМАЦІЇ"</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>3021</v>
+        <v>4222</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>ПП "Учбовий центр сучасних професій"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПРАТ "ХЦНТЕІ"</t>
+        </is>
+      </c>
+      <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>2000</v>
+        <v>1994</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J25" s="5"/>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>61052</t>
+          <t>61010</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010877312</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Суздальські ряди, 12</t>
+          <t>просп. Гагаріна, 4</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>(057) 7591759; 7591533</t>
+          <t>+380(57)-732-64-30</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>intellekttsentr@mail.ua</t>
+          <t>ntei_cntei@ukr.net</t>
         </is>
       </c>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Луганська Анна Юріївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Халабурдін Святослав Володимирович</t>
+        </is>
+      </c>
+      <c r="U25" s="8"/>
+      <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Приватне підприємство "Учбово-діагностичний центр ТЕХІНФОРМСЕРВІС"</t>
+          <t>Приватне підприємство "Учбовий центр сучасних професій"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>3889</v>
+        <v>3021</v>
       </c>
       <c r="C26" s="6"/>
-      <c r="D26" s="5"/>
-      <c r="E26" s="5"/>
+      <c r="D26" s="5" t="inlineStr">
+        <is>
+          <t>ПП "Учбовий центр сучасних професій"</t>
+        </is>
+      </c>
+      <c r="E26" s="5" t="inlineStr">
+        <is>
+          <t>Private enterprise " Training center of modern professions"</t>
+        </is>
+      </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J26" s="5"/>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>61001</t>
+          <t>61052</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>просп. Гагаріна, 1</t>
+          <t>вул. Суздальські ряди, 12</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>057-732-65-55, 057-758-25-02</t>
-[...2 lines deleted...]
-      <c r="Q26" s="5"/>
+          <t>(057) 7591759; 7591533</t>
+        </is>
+      </c>
+      <c r="Q26" s="5" t="inlineStr">
+        <is>
+          <t>intellekttsentr@mail.ua</t>
+        </is>
+      </c>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T26" s="5"/>
+      <c r="T26" s="5" t="inlineStr">
+        <is>
+          <t>Луганська Анна Юріївна</t>
+        </is>
+      </c>
       <c r="U26" s="8" t="n">
-        <v>45748</v>
+        <v>43019</v>
       </c>
       <c r="V26" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>ПРИВАТНИЙ ВИЩИЙ ПРОФЕСІЙНО-ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УЧБОВИЙ НАУКОВО-ВИРОБНИЧИЙ ЦЕНТР "УКРТЕХПРОГРЕС"</t>
+          <t>Приватне підприємство "Учбово-діагностичний центр ТЕХІНФОРМСЕРВІС"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>7270</v>
+        <v>3889</v>
       </c>
       <c r="C27" s="6"/>
-      <c r="D27" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="D27" s="5"/>
       <c r="E27" s="5"/>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>2006</v>
+        <v>2000</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J27" s="5"/>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>61105</t>
+          <t>61001</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010736370</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Киргизька, 15</t>
+          <t>просп. Гагаріна, 1</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>(095)438-58-62</t>
-[...6 lines deleted...]
-      </c>
+          <t>057-732-65-55, 057-758-25-02</t>
+        </is>
+      </c>
+      <c r="Q27" s="5"/>
       <c r="R27" s="5"/>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T27" s="5" t="inlineStr">
-[...5 lines deleted...]
-      <c r="V27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="8" t="n">
+        <v>45748</v>
+      </c>
+      <c r="V27" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Регіональний центр професійної освіти електротехнічних, машинобудівних та сервісних технологій Харківської області</t>
+          <t>ПРИВАТНИЙ ВИЩИЙ ПРОФЕСІЙНО-ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "УЧБОВИЙ НАУКОВО-ВИРОБНИЧИЙ ЦЕНТР "УКРТЕХПРОГРЕС"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>1922</v>
+        <v>7270</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>РЦ ПО ЕМСТ Харківської області</t>
+          <t>ПВПТНЗ "УНВЦ "УКРТЕХПРОГРЕС"</t>
         </is>
       </c>
       <c r="E28" s="5"/>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1984</v>
+        <v>2006</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J28" s="5"/>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>61038</t>
+          <t>61105</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010736370</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Спортивна, 9</t>
+          <t>вул. Киргизька, 15</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>(057) 738 01 48</t>
+          <t>(095)438-58-62</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>pr.ptu32@ptukh.org.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>pvptnz_ukrtehprogress@ukr.net</t>
+        </is>
+      </c>
+      <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Пушкарьов Павло Віталійович</t>
+          <t>Мица Віктор Павлович</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Регіональний центр професійної освіти ресторанного, будівельного та автотранспортного сервісу Харківської області</t>
+          <t>Регіональний центр професійної освіти електротехнічних, машинобудівних та сервісних технологій Харківської області</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>2098</v>
+        <v>1922</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>РЦ ПО РБАС Харківської області</t>
+          <t>РЦ ПО ЕМСТ Харківської області</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1985</v>
+        <v>1984</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>61031</t>
+          <t>61038</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010736370</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Аерофлотська, 8</t>
+          <t>вул. Спортивна, 9</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>7755550;</t>
-[...3 lines deleted...]
-      <c r="R29" s="5"/>
+          <t>(057) 738 01 48</t>
+        </is>
+      </c>
+      <c r="Q29" s="5" t="inlineStr">
+        <is>
+          <t>pr.ptu32@ptukh.org.ua</t>
+        </is>
+      </c>
+      <c r="R29" s="5" t="inlineStr">
+        <is>
+          <t>rcpoemstho.kh.sch.in.ua</t>
+        </is>
+      </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Омельченко Юрій Михайлович</t>
+          <t>Пушкарьов Павло Віталійович</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АГЕНТСТВО КОМПЛЕКСНОЇ БЕЗПЕКИ - ОХОРОННА ФІРМА БРІГ"</t>
+          <t>Регіональний центр професійної освіти ресторанного, будівельного та автотранспортного сервісу Харківської області</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>3988</v>
+        <v>2098</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "АКБ-ОФ БРІГ"</t>
+          <t>РЦ ПО РБАС Харківської області</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>2004</v>
+        <v>1985</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J30" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J30" s="5" t="inlineStr">
+        <is>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>61089</t>
+          <t>61031</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010736370</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>просп. Індустріальний, 53</t>
+          <t>вул. Аерофлотська, 8</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-293-03-55</t>
+          <t>+38(057)-775-55-50</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>brig.ohrana@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R30" s="5"/>
+          <t>ptu-39@ukr.net</t>
+        </is>
+      </c>
+      <c r="R30" s="5" t="inlineStr">
+        <is>
+          <t>http://kuhar.kh.sch.in.ua/</t>
+        </is>
+      </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Топчій Ольга Миколаївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Омельченко Юрій Михайлович</t>
+        </is>
+      </c>
+      <c r="U30" s="8"/>
+      <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "БАСТІОН-СЕРВІС"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "АГЕНТСТВО КОМПЛЕКСНОЇ БЕЗПЕКИ - ОХОРОННА ФІРМА БРІГ"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>2942</v>
+        <v>3988</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "БАСТІОН-СЕРВІС"</t>
+          <t>ТОВ "АКБ-ОФ БРІГ"</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>2002</v>
+        <v>2004</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>61144</t>
+          <t>61089</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010315719</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Уборевіча, 8 корпус А, квартира 88</t>
+          <t>просп. Індустріальний, 53</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>057 771 07 37, 057 731 23 02</t>
+          <t>+380(57)-293-03-55</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>bastion.servis@mail.ru</t>
+          <t>brig.ohrana@gmail.com</t>
         </is>
       </c>
       <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Єрмоленко Денис Валерійович</t>
+          <t>Топчій Ольга Миколаївна</t>
         </is>
       </c>
       <c r="U31" s="8" t="n">
-        <v>44426</v>
+        <v>45397</v>
       </c>
       <c r="V31" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Охоронно-юридичне агентство "Кратос"</t>
+          <t>Товариство з обмеженою відповідальністю "БАСТІОН-СЕРВІС"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>3029</v>
+        <v>2942</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ОЮА "Кратос"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ТОВ "БАСТІОН-СЕРВІС"</t>
+        </is>
+      </c>
+      <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>61145</t>
+          <t>61144</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010315719</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Європейська, 2</t>
+          <t>вул. Уборевіча, 8 корпус А, квартира 88</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+38(057)-701-37-13</t>
+          <t>057 771 07 37, 057 731 23 02</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>info@kratos.in.ua</t>
+          <t>bastion.servis@mail.ru</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Петренко Максим Миколайович</t>
-[...3 lines deleted...]
-      <c r="V32" s="5"/>
+          <t>Єрмоленко Денис Валерійович</t>
+        </is>
+      </c>
+      <c r="U32" s="8" t="n">
+        <v>44426</v>
+      </c>
+      <c r="V32" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ССМЕДІКУС"</t>
+          <t>Товариство з обмеженою відповідальністю "Охоронно-юридичне агентство "Кратос"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>5695</v>
+        <v>3029</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ССМЕДІКУС"</t>
+          <t>ТОВ "ОЮА "Кратос"</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>LIMITED LIABILITY COMPANY "CCMEDICUS"</t>
+          <t>LIMITED LIABILITY COMPANY "SECURITY-LEGAL AGENCY "KRATOS"</t>
         </is>
       </c>
       <c r="F33" s="7"/>
-      <c r="G33" s="6"/>
+      <c r="G33" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>61108</t>
+          <t>61145</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Академіка Вальтера, 21 А</t>
+          <t>вул. Європейська, 2</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(066) 595 96 60</t>
+          <t>+38(057)-701-37-13</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>Cream-caramel@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>info@kratos.in.ua</t>
+        </is>
+      </c>
+      <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Автономова Марина Володимирівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Петренко Максим Миколайович</t>
+        </is>
+      </c>
+      <c r="U33" s="8"/>
+      <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Стальконструкція ЛТД"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ССМЕДІКУС"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>4134</v>
+        <v>5695</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Стальконструкція ЛТД"</t>
-[...2 lines deleted...]
-      <c r="E34" s="5"/>
+          <t>ТОВ "ССМЕДІКУС"</t>
+        </is>
+      </c>
+      <c r="E34" s="5" t="inlineStr">
+        <is>
+          <t>LIMITED LIABILITY COMPANY "CCMEDICUS"</t>
+        </is>
+      </c>
       <c r="F34" s="7"/>
-      <c r="G34" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G34" s="6"/>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J34" s="5"/>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>61106</t>
+          <t>61108</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Плиткова, 12</t>
+          <t>вул. Академіка Вальтера, 21 А</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>+380(57)-294-67-60</t>
+          <t>(066) 595 96 60</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>info@steelconstruction.com.ua</t>
+          <t>Cream-caramel@i.ua</t>
         </is>
       </c>
       <c r="R34" s="5" t="inlineStr">
         <is>
-          <t>www.steelconstruction.com.ua</t>
+          <t>ccmedicus.com.ua</t>
         </is>
       </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>Керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Мєлєнцов Микола Олексійович</t>
+          <t>Автономова Марина Володимирівна</t>
         </is>
       </c>
       <c r="U34" s="8" t="n">
-        <v>43741</v>
+        <v>44727</v>
       </c>
       <c r="V34" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Учбово-курсовий комбінат"</t>
+          <t>Товариство з обмеженою відповідальністю "Стальконструкція ЛТД"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>3749</v>
+        <v>4134</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "УКК"</t>
+          <t>ТОВ "Стальконструкція ЛТД"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>2000</v>
+        <v>2012</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>61033</t>
+          <t>61106</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010158723</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 233 "б"</t>
+          <t>вул. Плиткова, 12</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>704-09-30</t>
-[...3 lines deleted...]
-      <c r="R35" s="5"/>
+          <t>+380(57)-294-67-60</t>
+        </is>
+      </c>
+      <c r="Q35" s="5" t="inlineStr">
+        <is>
+          <t>info@steelconstruction.com.ua</t>
+        </is>
+      </c>
+      <c r="R35" s="5" t="inlineStr">
+        <is>
+          <t>www.steelconstruction.com.ua</t>
+        </is>
+      </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Слета Денис Валерійович</t>
+          <t>Мєлєнцов Микола Олексійович</t>
         </is>
       </c>
       <c r="U35" s="8" t="n">
-        <v>44455</v>
+        <v>43741</v>
       </c>
       <c r="V35" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Флорис"</t>
+          <t>Товариство з обмеженою відповідальністю "Учбово-курсовий комбінат"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>2887</v>
+        <v>3749</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>-</t>
+          <t>ТОВ "УКК"</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>61003</t>
+          <t>61033</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Королека, 6</t>
+          <t>вул. Шевченка, 233 "б"</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>057 731 21 90</t>
-[...6 lines deleted...]
-      </c>
+          <t>704-09-30</t>
+        </is>
+      </c>
+      <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
-[...2 lines deleted...]
-      <c r="T36" s="5"/>
+          <t>Генеральний директор</t>
+        </is>
+      </c>
+      <c r="T36" s="5" t="inlineStr">
+        <is>
+          <t>Слета Денис Валерійович</t>
+        </is>
+      </c>
       <c r="U36" s="8" t="n">
-        <v>43971</v>
+        <v>44455</v>
       </c>
       <c r="V36" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ХАРКІВСЬКА ВАРТА"</t>
+          <t>Товариство з обмеженою відповідальністю "Флорис"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>5725</v>
+        <v>2887</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ХАРКІВСЬКА ВАРТА"</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
-      <c r="G37" s="6"/>
+      <c r="G37" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>61068</t>
+          <t>61003</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Сабурівська набережна, 5</t>
+          <t>вул. Королека, 6</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>+380(67)-570-21-91</t>
+          <t>057 731 21 90</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>varta.kharkov@gmail.com</t>
+          <t>florisschool01@gmail.com</t>
         </is>
       </c>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
-[...8 lines deleted...]
-      <c r="V37" s="5"/>
+          <t>директор</t>
+        </is>
+      </c>
+      <c r="T37" s="5"/>
+      <c r="U37" s="8" t="n">
+        <v>43971</v>
+      </c>
+      <c r="V37" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальності "Центр охорони праці "Новатор сервіс"</t>
+          <t>Товариство з обмеженою відповідальністю "ХАРКІВСЬКА ВАРТА"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>4252</v>
+        <v>5725</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ЦОП "Новатор сервіс"</t>
+          <t>ТОВ "ХАРКІВСЬКА ВАРТА"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
-      <c r="G38" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="6"/>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="7" t="inlineStr">
         <is>
           <t>61068</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>просп. Героїв Харкова, 118</t>
+          <t>вул. Сабурівська набережна, 5</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>+057(71)-437-11</t>
-[...2 lines deleted...]
-      <c r="Q38" s="5"/>
+          <t>+380(67)-570-21-91</t>
+        </is>
+      </c>
+      <c r="Q38" s="5" t="inlineStr">
+        <is>
+          <t>varta.kharkov@gmail.com</t>
+        </is>
+      </c>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Ілляшенко Марія Анатоліївна</t>
+          <t>Лисяк Олег Леонідович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКА МІСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
+          <t>Товариство з обмеженою відповідальності "Центр охорони праці "Новатор сервіс"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>6912</v>
-[...3 lines deleted...]
-      </c>
+        <v>4252</v>
+      </c>
+      <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТОВ "ЦОП "Новатор сервіс"</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>2023</v>
+        <v>2008</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>61004</t>
+          <t>61068</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Москалівська, 57/59</t>
+          <t>просп. Героїв Харкова, 118</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>(057)763-07-10</t>
-[...6 lines deleted...]
-      </c>
+          <t>+057(71)-437-11</t>
+        </is>
+      </c>
+      <c r="Q39" s="5"/>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Яворовський Антон Олександрович</t>
+          <t>Ілляшенко Марія Анатоліївна</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Харківська обласна організація Товариства "Знання" України</t>
+          <t>ХАРКІВСЬКА МІСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>7351</v>
-[...1 lines deleted...]
-      <c r="C40" s="6"/>
+        <v>6912</v>
+      </c>
+      <c r="C40" s="6" t="n">
+        <v>6833</v>
+      </c>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ХООТ "Знання" України</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>1993</v>
+        <v>2023</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
-          <t>Корпоративна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>61002</t>
+          <t>61004</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Костомарівська, 16</t>
+          <t>вул. Москалівська, 57/59</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>(067)578-34-39</t>
+          <t>(057)763-07-10</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>t.popelnukh55@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>office.khm@grmu.com.ua</t>
+        </is>
+      </c>
+      <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>Голова Правління</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Попельнух Таїса Олексіївна</t>
+          <t>Яворовський Антон Олександрович</t>
         </is>
       </c>
       <c r="U40" s="8"/>
       <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Харківська філія товариства з обмеженою відповід­альністю «ГАЗОРОЗПО­ДІЛЬНІ МЕРЕЖІ УКРАЇНИ»</t>
+          <t>Харківська обласна організація Товариства "Знання" України</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>6920</v>
-[...3 lines deleted...]
-      </c>
+        <v>7351</v>
+      </c>
+      <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ХООТ "Знання" України</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="6"/>
+      <c r="G41" s="6" t="n">
+        <v>1993</v>
+      </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Корпоративна</t>
         </is>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>61109</t>
+          <t>61002</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Безлюдівська, 1</t>
+          <t>вул. Костомарівська, 16</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>(057)341-44-53</t>
+          <t>(067)578-34-39</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>office@grmu.com.ua</t>
-[...2 lines deleted...]
-      <c r="R41" s="5"/>
+          <t>t.popelnukh55@gmail.com</t>
+        </is>
+      </c>
+      <c r="R41" s="5" t="inlineStr">
+        <is>
+          <t>znanie-courses.com.ua</t>
+        </is>
+      </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>в.о. директора</t>
+          <t>Голова Правління</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Безпалов Дмитро Вячеславович</t>
+          <t>Попельнух Таїса Олексіївна</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Харківський навчальний центр №43</t>
+          <t>Харківська філія товариства з обмеженою відповід­альністю «ГАЗОРОЗПО­ДІЛЬНІ МЕРЕЖІ УКРАЇНИ»</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>5630</v>
-[...1 lines deleted...]
-      <c r="C42" s="6"/>
+        <v>6920</v>
+      </c>
+      <c r="C42" s="6" t="n">
+        <v>6833</v>
+      </c>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>ХНЦ № 43</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
-      <c r="G42" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="6"/>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J42" s="5"/>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>61089</t>
+          <t>61109</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Таджицька, 17</t>
+          <t>вул. Безлюдівська, 1</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>+380(50)-637-53-04</t>
+          <t>(057)341-44-53</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>hnc-43@ukr.net</t>
+          <t>office@grmu.com.ua</t>
         </is>
       </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>в.о. директора</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Єрьоменко Ігор Миколайович</t>
+          <t>Безпалов Дмитро Вячеславович</t>
         </is>
       </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Харківський професійний ліцей залізничного транспорту</t>
+          <t>Харківський навчальний центр №43</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>1958</v>
+        <v>5630</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>ХПЛЗТ</t>
+          <t>ХНЦ № 43</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
-        <v>1871</v>
+        <v>2004</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>61052</t>
+          <t>61089</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010877312</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. Сіриківська, 41</t>
+          <t>вул. Таджицька, 17</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>+38(057)-712-55-67</t>
+          <t>+380(50)-637-53-04</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>xplzt@city.kharkiv.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>hnc-43@ukr.net</t>
+        </is>
+      </c>
+      <c r="R43" s="5"/>
       <c r="S43" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Сінюков Вячеслав Вадимович</t>
+          <t>Єрьоменко Ігор Миколайович</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Холодногірський навчальний центр №18</t>
+          <t>Харківський професійний ліцей залізничного транспорту</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>5663</v>
+        <v>1958</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>ХНЦ № 18</t>
+          <t>ХПЛЗТ</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
-        <v>2004</v>
+        <v>1871</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
-          <t>Департамент України з питань виконання покарань</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
           <t>61052</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Рубанівська, 4</t>
+          <t>вул. Сіриківська, 41</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>+380(68)-991-89-32</t>
+          <t>+38(057)-712-55-67</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>holnc18@gmail.com</t>
+          <t>xplzt@city.kharkiv.ua</t>
         </is>
       </c>
       <c r="R44" s="5" t="inlineStr">
         <is>
-          <t>https://holnavcen18.wixsite.com</t>
+          <t>https://xplzt.jimdo.com</t>
         </is>
       </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Пушкарьов Андрій Віталійович</t>
+          <t>Сінюков Вячеслав Вадимович</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Центр професійно-технічної освіти №1 м. Харкова</t>
+          <t>Холодногірський навчальний центр №18</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>1994</v>
+        <v>5663</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>ЦПТО №1 м. Харкова</t>
+          <t>ХНЦ № 18</t>
         </is>
       </c>
       <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
-        <v>1997</v>
+        <v>2004</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент України з питань виконання покарань</t>
         </is>
       </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
-          <t>61138</t>
+          <t>61052</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010158723</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>бульв. Івана Каркача, 20</t>
+          <t>вул. Рубанівська, 4</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>+38099-949-81-23</t>
+          <t>+380(68)-991-89-32</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
-          <t>cpto1kharkiv@ukr.net</t>
+          <t>holnc18@gmail.com</t>
         </is>
       </c>
       <c r="R45" s="5" t="inlineStr">
         <is>
-          <t>http://cpto1.ptu.org.ua</t>
+          <t>https://holnavcen18.wixsite.com</t>
         </is>
       </c>
       <c r="S45" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
-          <t>Воробйов Володимир Миколайович</t>
+          <t>Пушкарьов Андрій Віталійович</t>
         </is>
       </c>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
+      <c r="A46" s="5" t="inlineStr">
+        <is>
+          <t>Центр професійно-технічної освіти №1 м. Харкова</t>
+        </is>
+      </c>
+      <c r="B46" s="6" t="n">
+        <v>1994</v>
+      </c>
+      <c r="C46" s="6"/>
+      <c r="D46" s="5" t="inlineStr">
+        <is>
+          <t>ЦПТО №1 м. Харкова</t>
+        </is>
+      </c>
+      <c r="E46" s="5"/>
+      <c r="F46" s="7"/>
+      <c r="G46" s="6" t="n">
+        <v>1997</v>
+      </c>
+      <c r="H46" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I46" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J46" s="5" t="inlineStr">
+        <is>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+        </is>
+      </c>
+      <c r="K46" s="7" t="inlineStr">
+        <is>
+          <t>61138</t>
+        </is>
+      </c>
+      <c r="L46" s="7" t="inlineStr">
+        <is>
+          <t>UA63120270010158723</t>
+        </is>
+      </c>
+      <c r="M46" s="5" t="inlineStr">
+        <is>
+          <t>Харківська обл.</t>
+        </is>
+      </c>
+      <c r="N46" s="5" t="inlineStr">
+        <is>
+          <t>м. Харків</t>
+        </is>
+      </c>
+      <c r="O46" s="5" t="inlineStr">
+        <is>
+          <t>бульв. Івана Каркача, 20</t>
+        </is>
+      </c>
+      <c r="P46" s="5" t="inlineStr">
+        <is>
+          <t>+38099-949-81-23</t>
+        </is>
+      </c>
+      <c r="Q46" s="5" t="inlineStr">
+        <is>
+          <t>cpto1kharkiv@ukr.net</t>
+        </is>
+      </c>
+      <c r="R46" s="5" t="inlineStr">
+        <is>
+          <t>http://cpto1.ptu.org.ua</t>
+        </is>
+      </c>
+      <c r="S46" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T46" s="5" t="inlineStr">
+        <is>
+          <t>Воробйов Володимир Миколайович</t>
+        </is>
+      </c>
+      <c r="U46" s="8"/>
+      <c r="V46" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V45"/>
+  <autoFilter ref="A1:V46"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>