--- v2 (2026-01-08)
+++ v3 (2026-04-08)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$45</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$44</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V45"/>
+  <dimension ref="A1:V44"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -549,71 +549,71 @@
           <t>61098</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Барикадна, 51</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>0683307411</t>
+          <t>+38(097)-023-87-10</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>vovcanskijkoledzdbtu@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>vfkdbtu.in.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Ляшенко Богдан Віталійович</t>
+          <t>Бондарєва Тетяна Павлівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Електромеханічний фаховий коледж Харківського національного університету міського господарства імені О.М. Бекетова"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>996</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>316</v>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ВСП "ЕМФК ХНУМГ ім. О.М. Бекетова"</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Subdivision "Electromechanical Professional college O.M. Beketov National University of Urban Economy in Kharkiv"</t>
@@ -846,51 +846,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Манізера, 4</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>(057)707-68-37</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>info@ct-college.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www:ct-college.net</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Дідух Ірина Іванівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>ВІДОКРЕМЛЕНИЙ СТРУКТУРНИЙ ПІДРОЗДІЛ "ХАРКІВСЬКИЙ ПРИРОДООХОРОННИЙ ФАХОВИЙ КОЛЕДЖ ОДЕСЬКОГО НАЦІОНАЛЬНОГО УНІВЕРСИТЕТУ ІМЕНІ І. І. МЕЧНИКОВА"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>7291</v>
       </c>
       <c r="C8" s="6" t="n">
         <v>28</v>
       </c>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ВСП «ХПОФК ОНУ імені І. І. Мечникова»</t>
@@ -1238,3203 +1238,3105 @@
         <is>
           <t>nfo@hups.mil.gov.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
           <t>hups.mil.gov.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Начальник військового коледжу</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Ківшар Олександр Анатолійович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад охорони здоров'я "Вовчанський медичний фаховий коледж" Харківської обласної ради</t>
+          <t>Комунальний заклад охорони здоров’я "Харківський обласний медичний фаховий коледж" Харківської обласної ради</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>543</v>
+        <v>810</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>КЗОЗ "ВМФК" ХОР</t>
+          <t>КЗОЗ "ХОМФК" ХОР</t>
         </is>
       </c>
       <c r="E12" s="5" t="inlineStr">
         <is>
-          <t>COMMUNAL HEALTH CARE ESTABLISHMENT "VOVCHANSK MEDICAL PROFESSIONAL COLLEGE" of the KHARKIV REGIONAL COUNCIL</t>
+          <t>Municipal Institution of Healthcare “Kharkiv Regional Medical Professional College” of Kharkiv Regional Council</t>
         </is>
       </c>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>1930</v>
+        <v>1845</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J12" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>62504</t>
+          <t>61002</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
-          <t>UA63140010010035757</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
-          <t>м. Вовчанськ</t>
+          <t>м. Харків</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 27</t>
+          <t>узвіз Куликівський, 3</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>+380683148931</t>
+          <t>+38(057)-392-15-78</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>vmfk1610@ukr.net</t>
+          <t>kharkivmedcollege@homfk.ukr.education</t>
         </is>
       </c>
       <c r="R12" s="5" t="inlineStr">
         <is>
-          <t>www.vm-kolledge.kharkov.ua</t>
+          <t>homfk.com.ua</t>
         </is>
       </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Журавель Світлана Вікторівна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Стрельнікова Ірина Миколаївна</t>
+        </is>
+      </c>
+      <c r="U12" s="8"/>
+      <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад охорони здоров’я "Харківський обласний медичний фаховий коледж" Харківської обласної ради</t>
+          <t>Комунальний заклад "Харківський фаховий вищий коледж мистецтв" Харківської обласної ради</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>810</v>
+        <v>801</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>КЗОЗ "ХОМФК" ХОР</t>
+          <t>КЗ "ХФВКМ" ХОР</t>
         </is>
       </c>
       <c r="E13" s="5" t="inlineStr">
         <is>
-          <t>Municipal Institution of Healthcare “Kharkiv Regional Medical Professional College” of Kharkiv Regional Council</t>
+          <t>Communal Institution «Kharkiv Professional Higher College of Arts» of Kharkiv Regional Council</t>
         </is>
       </c>
       <c r="F13" s="7"/>
       <c r="G13" s="6" t="n">
-        <v>1845</v>
+        <v>1967</v>
       </c>
       <c r="H13" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Управління культури і туризму Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>61002</t>
+          <t>61010</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>узвіз Куликівський, 3</t>
+          <t>вул. Українська, 8/10</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>+38(057)-392-15-78</t>
+          <t>(057) 733 01 55</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>kharkivmedcollege@gmail.com</t>
+          <t>kvkm67@gmail.com</t>
         </is>
       </c>
       <c r="R13" s="5" t="inlineStr">
         <is>
-          <t>homfk.com.ua</t>
+          <t>http://kvkm.net.ua</t>
         </is>
       </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Стрельнікова Ірина Миколаївна</t>
+          <t>Морозко Любов Георгіївна</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Харківський фаховий вищий коледж мистецтв" Харківської обласної ради</t>
+          <t>Комунальний заклад "Харківський фаховий коледж спортивного профілю" Харківської обласної ради</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>801</v>
+        <v>800</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>КЗ "ХФВКМ" ХОР</t>
+          <t>КЗ "ХФКСП" ХОР</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
-          <t>Communal Institution «Kharkiv Professional Higher College of Arts» of Kharkiv Regional Council</t>
+          <t>MUNICIPAL INSTITUTION "KHARKIV PROFESSIONAL COLLEGE OF SPORT PROFILE"OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
-        <v>1967</v>
+        <v>1990</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
-          <t>Управління культури і туризму Харківської обласної державної адміністрації</t>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>61010</t>
+          <t>61070</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Українська, 8/10</t>
+          <t>вул. Помірки, 27</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>(057) 733 01 55</t>
+          <t>(057) 315 12 94</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>kvkm67@gmail.com</t>
+          <t>inter-sport@vnzkh.org.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
-          <t>http://kvkm.net.ua</t>
+          <t>http://hovufks.org.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Морозко Любов Георгіївна</t>
+          <t>Попов Анатолій Михайлович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад "Харківський фаховий коледж спортивного профілю" Харківської обласної ради</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД«ХАРКІВСЬКИЙ ФАХОВИЙ ВИЩИЙ ХУДОЖНІЙ КОЛЕДЖ» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>800</v>
+        <v>802</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>КЗ "ХФКСП" ХОР</t>
+          <t>КЗ ХФВХК ХОР</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
-          <t>MUNICIPAL INSTITUTION "KHARKIV PROFESSIONAL COLLEGE OF SPORT PROFILE"OF KHARKIV REGIONAL COUNCIL</t>
+          <t>MUNICIPAL INSTITUTION "KHARKIV PROFESSIONAL HIGHER ART COLLEGE" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
-        <v>1990</v>
+        <v>1999</v>
       </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Управління культури і туризму Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>61070</t>
+          <t>61052</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010877312</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Помірки, 27</t>
+          <t>пров. Ніжинський, 1</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>(057) 315 12 94</t>
+          <t>068 740 47 00</t>
         </is>
       </c>
       <c r="Q15" s="5" t="inlineStr">
         <is>
-          <t>inter-sport@vnzkh.org.ua</t>
+          <t>okz_xxy@ukr.net</t>
         </is>
       </c>
       <c r="R15" s="5" t="inlineStr">
         <is>
-          <t>http://hovufks.org.ua</t>
+          <t>www.hhu.com.ua</t>
         </is>
       </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Попов Анатолій Михайлович</t>
+          <t>Савченко Костянтин Юрійович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД«ХАРКІВСЬКИЙ ФАХОВИЙ ВИЩИЙ ХУДОЖНІЙ КОЛЕДЖ» ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>Медичний фаховий коледж Харківського національного медичного університету</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>802</v>
-[...1 lines deleted...]
-      <c r="C16" s="6"/>
+        <v>1252</v>
+      </c>
+      <c r="C16" s="6" t="n">
+        <v>300</v>
+      </c>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>КЗ ХФВХК ХОР</t>
+          <t>МФКХНМУ</t>
         </is>
       </c>
       <c r="E16" s="5" t="inlineStr">
         <is>
-          <t>MUNICIPAL INSTITUTION "KHARKIV PROFESSIONAL HIGHER ART COLLEGE" OF KHARKIV REGIONAL COUNCIL</t>
-[...2 lines deleted...]
-      <c r="F16" s="7"/>
+          <t>Medical Applied College of Kharkiv National Medical University</t>
+        </is>
+      </c>
+      <c r="F16" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G16" s="6" t="n">
-        <v>1999</v>
+        <v>1937</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J16" s="5" t="inlineStr">
         <is>
-          <t>Управління культури і туризму Харківської обласної державної адміністрації</t>
+          <t>Міністерство охорони здоров`я України</t>
         </is>
       </c>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>61052</t>
+          <t>61022</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010877312</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>пров. Ніжинський, 1</t>
+          <t>просп. Науки, 4</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>068 740 47 00</t>
+          <t>(057) 784-05-19, (057) 784-05-49, (057) 784-05-17</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>okz_xxy@ukr.net</t>
+          <t>dvnzkhmu@ukr.net</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
-          <t>www.hhu.com.ua</t>
+          <t>https://www.mkhnmu.kh.ua</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Савченко Костянтин Юрійович</t>
+          <t>Лебединець Тетяна Михайлівна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Медичний фаховий коледж Харківського національного медичного університету</t>
+          <t>Фаховий коледж Національного фармацевтичного університету</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>1252</v>
+        <v>981</v>
       </c>
       <c r="C17" s="6" t="n">
-        <v>300</v>
+        <v>201</v>
       </c>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>МФКХНМУ</t>
+          <t>Фаховий коледж НФаУ</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
-          <t>Medical Applied College of Kharkiv National Medical University</t>
-[...6 lines deleted...]
-      </c>
+          <t>The Professional College of the National University of Pharmacy</t>
+        </is>
+      </c>
+      <c r="F17" s="7"/>
       <c r="G17" s="6" t="n">
-        <v>1937</v>
+        <v>1946</v>
       </c>
       <c r="H17" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J17" s="5" t="inlineStr">
         <is>
           <t>Міністерство охорони здоров`я України</t>
         </is>
       </c>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>61022</t>
+          <t>61140</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>просп. Науки, 4</t>
+          <t>вул. Заїківська, 18</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>(057) 784-05-19, (057) 784-05-49, (057) 784-05-17</t>
+          <t>+38(057)737-22-88, 38(057)736-03-54</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>dvnzkhmu@ukr.net</t>
+          <t>college@nuph.edu.ua</t>
         </is>
       </c>
       <c r="R17" s="5" t="inlineStr">
         <is>
-          <t>https://www.mkhnmu.kh.ua</t>
+          <t>college.nuph.edu.ua</t>
         </is>
       </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Лебединець Тетяна Михайлівна</t>
+          <t>Живора Наталія Василівна</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Фаховий коледж Національного фармацевтичного університету</t>
+          <t>Харківський автомобільно-дорожній фаховий коледж</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>981</v>
-[...3 lines deleted...]
-      </c>
+        <v>803</v>
+      </c>
+      <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>Фаховий коледж НФаУ</t>
+          <t>ХАДФК</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
-          <t>The Professional College of the National University of Pharmacy</t>
-[...2 lines deleted...]
-      <c r="F18" s="7"/>
+          <t>Kharkiv Automobile-and-Road Applied College</t>
+        </is>
+      </c>
+      <c r="F18" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G18" s="6" t="n">
-        <v>1946</v>
+        <v>1929</v>
       </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J18" s="5" t="inlineStr">
         <is>
-          <t>Міністерство охорони здоров`я України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>61140</t>
+          <t>61201</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>вул. Заїківська, 18</t>
+          <t>вул. Котельниківська, 3</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+38(057)737-22-88, 38(057)736-03-54</t>
+          <t>(057) 337-84-07</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>college@nuph.edu.ua</t>
+          <t>hadt@ukr.net</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>college.nuph.edu.ua</t>
+          <t>www.hdadk.kharkov.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Живора Наталія Василівна</t>
+          <t>Перевозник Анатолій Семенович</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Харківський автомобільно-дорожній фаховий коледж</t>
+          <t>Харківський автотранспортний фаховий коледж</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>803</v>
+        <v>804</v>
       </c>
       <c r="C19" s="6"/>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>ХАДФК</t>
+          <t>ХАФК</t>
         </is>
       </c>
       <c r="E19" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Automobile-and-Road Applied College</t>
-[...6 lines deleted...]
-      </c>
+          <t>Kharkiv Auto-Transport Applied College</t>
+        </is>
+      </c>
+      <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1929</v>
+        <v>1966</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>61201</t>
+          <t>61003</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Котельниківська, 3</t>
+          <t>майдан Конституції, 28</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>(057) 337-84-07</t>
+          <t>(057) 731 28 72, 731 24 82</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>hadt@ukr.net</t>
+          <t>xatt@meta.ua</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
-          <t>www.hdadk.kharkov.ua</t>
+          <t>www.khdak-xatt.edu.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Перевозник Анатолій Семенович</t>
+          <t>Степаненко Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U19" s="8"/>
       <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>Харківський автотранспортний фаховий коледж</t>
+          <t>ХАРКІВСЬКИЙ ДЕРЖАВНИЙ ПРОФЕСIЙНО-ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ IМЕНI В.І. ВЕРНАДСЬКОГО</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>804</v>
+        <v>637</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>ХАФК</t>
+          <t>ХДППФК ІМ. В.І. ВЕРНАДСЬКОГО</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Auto-Transport Applied College</t>
+          <t>V.I. VERNADSKIY KHARKIV STATE PROFESSIONAL AND PEDAGOGICAL APPLIED COLLEGE</t>
         </is>
       </c>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>1966</v>
+        <v>1944</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J20" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>61003</t>
+          <t>61001</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>майдан Конституції, 28</t>
+          <t>просп. Героїв Харкова, 24</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>(057) 731 28 72, 731 24 82</t>
+          <t>0577326395; 0577325949; 0577325925, +38(097)9707034</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>xatt@meta.ua</t>
+          <t>hdppk1944@gmail.com; hipt2015@ukr.net</t>
         </is>
       </c>
       <c r="R20" s="5" t="inlineStr">
         <is>
-          <t>www.khdak-xatt.edu.ua</t>
+          <t>http://hdppk.com.ua</t>
         </is>
       </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Степаненко Вікторія Миколаївна</t>
+          <t>Сайчук Олександр Васильович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ДЕРЖАВНИЙ ПРОФЕСIЙНО-ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ IМЕНI В.І. ВЕРНАДСЬКОГО</t>
+          <t>Харківський комп`ютерний фаховий коледж</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>637</v>
+        <v>812</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>ХДППФК ІМ. В.І. ВЕРНАДСЬКОГО</t>
+          <t>ХКФК</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
-          <t>V.I. VERNADSKIY KHARKIV STATE PROFESSIONAL AND PEDAGOGICAL APPLIED COLLEGE</t>
+          <t>Kharkiv Computer Applied College</t>
         </is>
       </c>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>1944</v>
+        <v>1922</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J21" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>61001</t>
+          <t>61002</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>просп. Героїв Харкова, 24</t>
+          <t>вул. Ярослава Мудрого, 18</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>0577326395; 0577325949; 0577325925, +38(097)9707034</t>
+          <t>(057) 7004817; 7004815</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>hdppk1944@gmail.com; hipt2015@ukr.net</t>
+          <t>kpcc@meta.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
-          <t>http://hdppk.com.ua</t>
+          <t>khpcc.com</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Сайчук Олександр Васильович</t>
+          <t>Луценко Сергій Степанович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Харківський комп`ютерний фаховий коледж</t>
+          <t>Харківський кооперативний торгово-економічний фаховий коледж</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>812</v>
+        <v>808</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ХКФК</t>
+          <t>ХКТЕФК</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Computer Applied College</t>
+          <t>Kharkiv cooperative trade and economic professional college</t>
         </is>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>1922</v>
+        <v>1963</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Спілка споживчих товариств "Кооперація Харківщини"</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>61002</t>
+          <t>61004</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Ярослава Мудрого, 18</t>
+          <t>наб. Нетіченська, 14 а</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>(057) 7004817; 7004815</t>
+          <t>(057)731-54-49, (050)02-88-528</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>kpcc@meta.ua</t>
+          <t>coopteh1963@gmail.com</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>khpcc.com</t>
+          <t>xktek.edu.ua</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Луценко Сергій Степанович</t>
+          <t>Вініченко Катерина Петрівна</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Харківський кооперативний торгово-економічний фаховий коледж</t>
+          <t>Харківський машинобудівний фаховий коледж</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>808</v>
+        <v>809</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>ХКТЕФК</t>
+          <t>ХМФК</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv cooperative trade and economic professional college</t>
+          <t>Kharkiv Applied College of Mechanical Engineering</t>
         </is>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1963</v>
+        <v>1929</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Спілка споживчих товариств "Кооперація Харківщини"</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>61004</t>
+          <t>61068</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010565081</t>
+          <t>UA63120270010736370</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>наб. Нетіченська, 14 а</t>
+          <t>вул. Тарасенка Георгія, 79</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(057)731-54-49, (050)02-88-528</t>
+          <t>(057) 737 23 30</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>coopteh1963@gmail.com</t>
+          <t>kollegmb@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>xktek.edu.ua</t>
+          <t>khmk.edu.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Директор коледжу</t>
+          <t>Т.в.о директора</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Вініченко Катерина Петрівна</t>
+          <t>Савєльєва Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Харківський машинобудівний фаховий коледж</t>
+          <t>Харківський механіко-технологічний фаховий коледж імені О.О. Морозова</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>809</v>
+        <v>811</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ХМФК</t>
+          <t>ХМТФК імені О.О. Морозова</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Applied College of Mechanical Engineering</t>
+          <t>O.O. Morozov Kharkiv Mechanical and Technical Applied College</t>
         </is>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1929</v>
+        <v>1930</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>61068</t>
+          <t>61036</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA63120270010736370</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Тарасенка Георгія, 79</t>
+          <t>вул. Морозова, 4/1</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>(057) 737 23 30</t>
+          <t>057737-96-03</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>kollegmb@ukr.net</t>
+          <t>khmt@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
-          <t>khmk.edu.ua</t>
+          <t>khmt.kh.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о директора</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Савєльєва Тетяна Анатоліївна</t>
+          <t>Бєлова Тетяна Миколаївна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Харківський механіко-технологічний фаховий коледж імені О.О. Морозова</t>
+          <t>ХАРКІВСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>811</v>
-[...1 lines deleted...]
-      <c r="C25" s="6"/>
+        <v>3925</v>
+      </c>
+      <c r="C25" s="6" t="n">
+        <v>272</v>
+      </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>ХМТФК імені О.О. Морозова</t>
+          <t>Харківський педагогічний фаховий коледж КЗ "ХГПА"</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>O.O. Morozov Kharkiv Mechanical and Technical Applied College</t>
+          <t>KHARKIV PEDAGOGICAL PROFESSIONAL COLLEGE OF THE MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF THE KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>1930</v>
+        <v>1920</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>61036</t>
+          <t>61001</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010736370</t>
+          <t>UA63120270010681864</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Морозова, 4/1</t>
+          <t>пров. Руставелі, 7</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>057737-96-03</t>
+          <t>(057)732-64-88</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>khmt@ukr.net</t>
+          <t>hgpa@kharkov.com</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>khmt.kh.ua</t>
+          <t>https://sites.google.com/view/pedkoledghgpa</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Бєлова Тетяна Миколаївна</t>
+          <t>Полякова Ірина Вікторівна</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>ХАРКІВСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>Харківський політехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>3925</v>
-[...3 lines deleted...]
-      </c>
+        <v>1115</v>
+      </c>
+      <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>Харківський педагогічний фаховий коледж КЗ "ХГПА"</t>
+          <t>ХПФК</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>KHARKIV PEDAGOGICAL PROFESSIONAL COLLEGE OF THE MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF THE KHARKIV REGIONAL COUNCIL</t>
+          <t>Kharkiv Polytechnic Applied College</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>1920</v>
+        <v>1870</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>61001</t>
+          <t>61052</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010681864</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>пров. Руставелі, 7</t>
+          <t>вул. Дмитрівська, 26</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>(057)732-64-88</t>
+          <t>+38(050)656-74-51</t>
         </is>
       </c>
       <c r="Q26" s="5" t="inlineStr">
         <is>
-          <t>hgpa@kharkov.com</t>
+          <t>hpfk@ukr.net</t>
         </is>
       </c>
       <c r="R26" s="5" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/pedkoledghgpa</t>
+          <t>hpfk.kh.ua</t>
         </is>
       </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Полякова Ірина Вікторівна</t>
+          <t>Величко Володимир Олександрович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Харківський політехнічний фаховий коледж</t>
+          <t>Харківський радіотехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>1115</v>
+        <v>815</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>ХПФК</t>
+          <t>ХРТФК</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Polytechnic Applied College</t>
+          <t>Kharkiv Radio Engineering Applied College</t>
         </is>
       </c>
       <c r="F27" s="7"/>
       <c r="G27" s="6" t="n">
-        <v>1870</v>
+        <v>1944</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>61052</t>
+          <t>61057</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Дмитрівська, 26</t>
+          <t>вул. Сумська, 18/20</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>+38(050)656-74-51</t>
+          <t>+380962906707</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>hpfk@ukr.net</t>
+          <t>hrtt@meta.ua</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
-          <t>hpfk.kh.ua</t>
+          <t>hrtt.kh.ua</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Величко Володимир Олександрович</t>
+          <t>Стрюк Костянтин Миколайович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Харківський радіотехнічний фаховий коледж</t>
+          <t>Харківський соціально-економічний фаховий коледж</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>815</v>
+        <v>932</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>ХРТФК</t>
+          <t>ХСЕФК</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Radio Engineering Applied College</t>
+          <t>Kharkiv Social and Economic Applied College</t>
         </is>
       </c>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1944</v>
+        <v>1935</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>61057</t>
+          <t>61064</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010216514</t>
+          <t>UA63120270010565081</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Сумська, 18/20</t>
+          <t>вул. Полтавський шлях, 133</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>+380962906707</t>
+          <t>0573702180, 0573705184</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>hrtt@meta.ua</t>
+          <t>khoeti@ukr.net</t>
         </is>
       </c>
       <c r="R28" s="5" t="inlineStr">
         <is>
-          <t>hrtt.kh.ua</t>
+          <t>khoeti.com.ua</t>
         </is>
       </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Стрюк Костянтин Миколайович</t>
+          <t>Галкіна Ольга Андріївна</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Харківський соціально-економічний фаховий коледж</t>
+          <t>Харківський фаховий коледж будівництва, архітектури та дизайну</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>932</v>
+        <v>814</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ХСЕФК</t>
+          <t>ХФКБАД</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Social and Economic Applied College</t>
+          <t>Kharkov Applied College of Construction, Architecture and Design</t>
         </is>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1935</v>
+        <v>1933</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>61064</t>
+          <t>61003</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010565081</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Полтавський шлях, 133</t>
+          <t>вул. Квітки-Основ'яненка, 4/6</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>0573702180, 0573705184</t>
+          <t>0956342186; 0573408807</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>khoeti@ukr.net</t>
+          <t>hfkbad@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>khoeti.com.ua</t>
+          <t>hkbad.com.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Галкіна Ольга Андріївна</t>
+          <t>Воложинська Олена Олександрівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Харківський фаховий коледж будівництва, архітектури та дизайну</t>
+          <t>Харківський фаховий коледж спорту</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>814</v>
+        <v>798</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ХФКБАД</t>
+          <t>ХФКС</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>Kharkov Applied College of Construction, Architecture and Design</t>
+          <t>Kharkiv Applied College of sport</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1933</v>
+        <v>1970</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>61003</t>
+          <t>61070</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Квітки-Основ'яненка, 4/6</t>
+          <t>вул. Фронтова, 3</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>0956342186; 0573408807</t>
+          <t>(057) 763-21-51</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>hfkbad@gmail.com</t>
+          <t>hfks1971@gmail.com.</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>hkbad.com.ua</t>
+          <t>http://hfks.org.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Воложинська Олена Олександрівна</t>
+          <t>Приходько Ігор Вікторович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Харківський фаховий коледж спорту</t>
+          <t>Харківський фаховий коледж технологій та дизайну</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>798</v>
+        <v>807</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ХФКС</t>
+          <t>ХФКТД</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Applied College of sport</t>
+          <t>Kharkiv Professional College of Technologies and Design</t>
         </is>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>1970</v>
+        <v>1935</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>61070</t>
+          <t>61058</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Фронтова, 3</t>
+          <t>вул. Данилевського, 3</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>(057) 763-21-51</t>
+          <t>+38(057)-700-36-23</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>hfks1971@gmail.com.</t>
+          <t>dvnzhktd@hktd.pp.ua, hktddvnz@gmail.com</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>http://hfks.org.ua</t>
+          <t>http://xtt.kharkov.ua</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Приходько Ігор Вікторович</t>
+          <t>Ємельянова Олена Андріївна</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Харківський фаховий коледж технологій та дизайну</t>
+          <t>Харківський фаховий коледж транспортних технологій</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>807</v>
+        <v>1114</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ХФКТД</t>
+          <t>ХФКТТ</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Professional College of Technologies and Design</t>
+          <t>Kharkiv Applied College of Transport Technology</t>
         </is>
       </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>1935</v>
+        <v>1953</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J32" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>61058</t>
+          <t>61010</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010948820</t>
+          <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Данилевського, 3</t>
+          <t>вул. Гольдбергівська, 77</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>+38(057)-700-36-23</t>
+          <t>(057) 733 21 44, 733 05 69</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>dvnzhktd@hktd.pp.ua, hktddvnz@gmail.com</t>
+          <t>hktt@i.ua</t>
         </is>
       </c>
       <c r="R32" s="5" t="inlineStr">
         <is>
-          <t>http://xtt.kharkov.ua</t>
+          <t>hktt.edu.ua</t>
         </is>
       </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Ємельянова Олена Андріївна</t>
+          <t>Мельников Віталій Павлович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Харківський фаховий коледж транспортних технологій</t>
+          <t>Комунальний заклад охорони здоров'я "Куп'янський медичний фаховий коледж ім. Героя України Олександра Макаренка" Харківської обласної ради</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>1114</v>
+        <v>602</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>ХФКТТ</t>
+          <t>КЗОЗ "КМФК" ХОР</t>
         </is>
       </c>
       <c r="E33" s="5" t="inlineStr">
         <is>
-          <t>Kharkiv Applied College of Transport Technology</t>
+          <t>MUNICIPAL INSTITUTION OF HEALTHCARE "KUPIANSK MEDICAL PROFESSIONAL COLLEGE NAMED AFTER HERO OF UKRAINE OLEKSANDR MAKARENKO" KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>1953</v>
+        <v>1931</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент охорони здоров`я обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>61010</t>
+          <t>63705</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63080090010026457</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
-          <t>м. Харків</t>
+          <t>м. Куп’янськ</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Гольдбергівська, 77</t>
+          <t>вул. Захисників Куп'янська, 26</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(057) 733 21 44, 733 05 69</t>
+          <t>+38(057)-425-31-08</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>hktt@i.ua</t>
+          <t>kupmedcollege@gmail.com</t>
         </is>
       </c>
       <c r="R33" s="5" t="inlineStr">
         <is>
-          <t>hktt.edu.ua</t>
+          <t>medcollege.com.ua</t>
         </is>
       </c>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Мельников Віталій Павлович</t>
+          <t>Луценко Наталія Миколаївна</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад охорони здоров'я "Куп'янський медичний фаховий коледж ім. Марії Шкарлетової" Харківської обласної ради</t>
+          <t>Куп'янський автотранспортний фаховий коледж</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>602</v>
+        <v>929</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>КЗОЗ "КМФК" ХОР</t>
+          <t>КАТФК</t>
         </is>
       </c>
       <c r="E34" s="5" t="inlineStr">
         <is>
-          <t>Public Health Care Establishment "Kupiansk Medical Professional College named after Maria Shkarletova" Kharkiv regional council</t>
+          <t>Kupyansk Motor Transport Applied College</t>
         </is>
       </c>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>1931</v>
+        <v>1959</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J34" s="5" t="inlineStr">
         <is>
-          <t>Департамент охорони здоров`я обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>61002</t>
+          <t>63701</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA63120270010096107</t>
+          <t>UA63080090010026457</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
-          <t>м. Харків</t>
+          <t>м. Куп’янськ</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>узвіз Куликівський, 3</t>
+          <t>вул. Студентська, 34</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>05742-5-31-08</t>
+          <t>0574256605, 0574256782</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
-          <t>kupmedcollege@gmail.com</t>
+          <t>kupyanskatfk@ukr.net</t>
         </is>
       </c>
       <c r="R34" s="5" t="inlineStr">
         <is>
-          <t>medcollege.com.ua</t>
+          <t>http://autocollege.com.ua/</t>
         </is>
       </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Луценко Наталія Миколаївна</t>
+          <t>Щербакова Вікторія Володимирівна</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Куп'янський автотранспортний фаховий коледж</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЛОЗІВСЬКИЙ ФАХОВИЙ ВИЩИЙ КОЛЕДЖ МИСТЕЦТВ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>929</v>
+        <v>984</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>КАТФК</t>
+          <t>КЗ "ЛФВКМ" ХОР</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
-          <t>Kupyansk Motor Transport Applied College</t>
+          <t>COMMUNAL INSTITUTION "LOZOVA PROFESSIONAL HIGHER COLLEGE OF ARTS" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>1959</v>
+        <v>1991</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J35" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Управління культури і туризму Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>63701</t>
+          <t>64604</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA63080090010026457</t>
+          <t>UA63100050010081626</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
-          <t>м. Куп’янськ</t>
+          <t>м. Лозова</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Студентська, 34</t>
+          <t>мікрорайон 4, 3</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>0574256605, 0574256782</t>
+          <t>(05745) 50108, (05745) 50107</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
-          <t>kupyanskatfk@ukr.net</t>
+          <t>lvkm_lozova@ukr.net</t>
         </is>
       </c>
       <c r="R35" s="5" t="inlineStr">
         <is>
-          <t>http://autocollege.com.ua/</t>
+          <t>https://www.lfvkm.com.ua</t>
         </is>
       </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Щербакова Вікторія Володимирівна</t>
+          <t>Шугаєва Людмила Володимирівна</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЛОЗІВСЬКИЙ ФАХОВИЙ ВИЩИЙ КОЛЕДЖ МИСТЕЦТВ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>Лозівська філія Харківського автомобільно-дорожнього фахового коледжу</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>984</v>
-[...1 lines deleted...]
-      <c r="C36" s="6"/>
+        <v>1409</v>
+      </c>
+      <c r="C36" s="6" t="n">
+        <v>803</v>
+      </c>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>КЗ "ЛФВКМ" ХОР</t>
+          <t>ЛФ ХАДФК</t>
         </is>
       </c>
       <c r="E36" s="5" t="inlineStr">
         <is>
-          <t>COMMUNAL INSTITUTION "LOZOVA PROFESSIONAL HIGHER COLLEGE OF ARTS" OF KHARKIV REGIONAL COUNCIL</t>
+          <t>Lozivska Filiya of Kharkiv Automobile-and-Road Applied College</t>
         </is>
       </c>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>1991</v>
+        <v>1998</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J36" s="5" t="inlineStr">
         <is>
-          <t>Управління культури і туризму Харківської обласної державної адміністрації</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>64604</t>
+          <t>64600</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA63100050010081626</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Лозова</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>мікрорайон 4, 3</t>
+          <t>мікрорайон 9, 7</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>(05745) 50108, (05745) 50107</t>
+          <t>(057-45) 2-52-87, 2-31-82</t>
         </is>
       </c>
       <c r="Q36" s="5" t="inlineStr">
         <is>
-          <t>lvkm_lozova@ukr.net</t>
+          <t>lfxadt@gmail.com</t>
         </is>
       </c>
       <c r="R36" s="5" t="inlineStr">
         <is>
-          <t>https://www.lfvkm.com.ua</t>
+          <t>http://lfhdadk.kharkiv.ua/</t>
         </is>
       </c>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Завідувач Лозівської філії</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Шугаєва Людмила Володимирівна</t>
+          <t>Луценко Ірина Віталіївна</t>
         </is>
       </c>
       <c r="U36" s="8"/>
       <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Лозівська філія Харківського автомобільно-дорожнього фахового коледжу</t>
+          <t>БАЛАКЛІЙСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>1409</v>
+        <v>909</v>
       </c>
       <c r="C37" s="6" t="n">
-        <v>803</v>
+        <v>272</v>
       </c>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ЛФ ХАДФК</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
-          <t>Lozivska Filiya of Kharkiv Automobile-and-Road Applied College</t>
+          <t>BALAKLIIA PEDAGOGICAL PROFESSIONAL COLLEGE OF THE MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF THE KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
-        <v>1998</v>
+        <v>1997</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>64600</t>
+          <t>64207</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA63100050010081626</t>
+          <t>UA63040010010039074</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
-          <t>м. Лозова</t>
+          <t>м. Балаклія</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>мікрорайон 9, 7</t>
+          <t>вул. Целуйка Володимира, 3</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>(057-45) 2-52-87, 2-31-82</t>
+          <t>+38(057)-492-07-61</t>
         </is>
       </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
-          <t>lfxadt@gmail.com</t>
+          <t>balkolleg@gmail.com</t>
         </is>
       </c>
       <c r="R37" s="5" t="inlineStr">
         <is>
-          <t>http://lfhdadk.kharkiv.ua/</t>
+          <t>http://balakliya-gpa.kh.sch.in.ua/</t>
         </is>
       </c>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>Завідувач Лозівської філії</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Луценко Ірина Віталіївна</t>
+          <t>Камардаш Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>БАЛАКЛІЙСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОХОРОНИ ЗДОРОВ'Я "БОГОДУХІВСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>909</v>
-[...3 lines deleted...]
-      </c>
+        <v>582</v>
+      </c>
+      <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗОЗ "БМФК" ХОР</t>
         </is>
       </c>
       <c r="E38" s="5" t="inlineStr">
         <is>
-          <t>BALAKLIIA PEDAGOGICAL PROFESSIONAL COLLEGE OF THE MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF THE KHARKIV REGIONAL COUNCIL</t>
+          <t>MUNICIPAL INSTITUTION OF HEALTHCARE "BOGODUKHIV MEDICAL VOCATIONAL COLLEGE" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>1997</v>
+        <v>1965</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J38" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>64207</t>
+          <t>62103</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA63040010010039074</t>
+          <t>UA63020010010049442</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
-          <t>м. Балаклія</t>
+          <t>м. Богодухів</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>пл. Шевченка Тараса, 6</t>
+          <t>вул. Центральна, 29</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>(05749) 2-07-61</t>
+          <t>(057) 583-31-15</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>balkolleg@gmail.com</t>
+          <t>bmk1965@ukr.net</t>
         </is>
       </c>
       <c r="R38" s="5" t="inlineStr">
         <is>
-          <t>http://balakliya-gpa.kh.sch.in.ua/</t>
+          <t>bmk.in.ua</t>
         </is>
       </c>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Камардаш Наталія Володимирівна</t>
+          <t>Влащенко Василь Васильович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОХОРОНИ ЗДОРОВ'Я "БОГОДУХІВСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>Чугуєво-Бабчанський лісовий фаховий коледж</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>582</v>
+        <v>853</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>КЗОЗ "БМФК" ХОР</t>
+          <t>ЧБЛФК</t>
         </is>
       </c>
       <c r="E39" s="5" t="inlineStr">
         <is>
-          <t>MUNICIPAL INSTITUTION OF HEALTHCARE "BOGODUKHIV MEDICAL VOCATIONAL COLLEGE" OF KHARKIV REGIONAL COUNCIL</t>
+          <t>Chuhuevo-Babchansky Forest Applied College</t>
         </is>
       </c>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>1965</v>
+        <v>1922</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J39" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>62103</t>
+          <t>63513</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA63020010010049442</t>
+          <t>UA63140170020033893</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
-          <t>м. Богодухів</t>
+          <t>с-ще Кочеток</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Центральна, 29</t>
+          <t>вул. Чугуївська, 43</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>(057) 583-31-15</t>
+          <t>+38(057)-469-34-46</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>bmk1965@ukr.net</t>
+          <t>chblfk.college.1922@gmail.com</t>
         </is>
       </c>
       <c r="R39" s="5" t="inlineStr">
         <is>
-          <t>bmk.in.ua</t>
+          <t>cblk.edu.ua</t>
         </is>
       </c>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Влащенко Василь Васильович</t>
+          <t>Солодовник Валерій Миколайович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Чугуєво-Бабчанський лісовий фаховий коледж</t>
+          <t>Берестинський аграрно-технічний фаховий коледж</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>853</v>
+        <v>591</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ЧБЛФК</t>
+          <t>БАТФК</t>
         </is>
       </c>
       <c r="E40" s="5" t="inlineStr">
         <is>
-          <t>Chuhuevo-Babchansky Forest Applied College</t>
+          <t>Berestin Agro-Technical Applied College</t>
         </is>
       </c>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
         <v>1922</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J40" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>63513</t>
+          <t>63304</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA63140170020033893</t>
+          <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
-          <t>с-ще Кочеток</t>
+          <t>м. Берестин</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Чугуївська, 43</t>
+          <t>вул. Соборна, 56</t>
         </is>
       </c>
       <c r="P40" s="5" t="inlineStr">
         <is>
-          <t>(05746)93-446</t>
+          <t>(05744)73223</t>
         </is>
       </c>
       <c r="Q40" s="5" t="inlineStr">
         <is>
-          <t>chblk@i.ua</t>
+          <t>ktmsg@ukr.net</t>
         </is>
       </c>
       <c r="R40" s="5" t="inlineStr">
         <is>
-          <t>cblk.edu.ua</t>
+          <t>http://katfk.com.ua/</t>
         </is>
       </c>
       <c r="S40" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Солодовник Валерій Миколайович</t>
+          <t>Багмут Роман Борисович</t>
         </is>
       </c>
       <c r="U40" s="8"/>
       <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Берестинський аграрно-технічний фаховий коледж</t>
+          <t>БЕРЕСТИНСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>591</v>
-[...1 lines deleted...]
-      <c r="C41" s="6"/>
+        <v>1056</v>
+      </c>
+      <c r="C41" s="6" t="n">
+        <v>272</v>
+      </c>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>БАТФК</t>
+          <t>БЕРЕСТИНСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КЗ «ХГПА»</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
-          <t>Berestin Agro-Technical Applied College</t>
+          <t>BERESTYN PEDAGOGICAL PROFESSIONAL COLLEGE OF MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
-        <v>1922</v>
+        <v>2011</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>63304</t>
+          <t>63301</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Берестин</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Соборна, 56</t>
+          <t>вул. Незалежності, 47</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>(05744)73223</t>
+          <t>05744-7-75-69</t>
         </is>
       </c>
       <c r="Q41" s="5" t="inlineStr">
         <is>
-          <t>ktmsg@ukr.net</t>
+          <t>kk_hgpa@ukr.net</t>
         </is>
       </c>
       <c r="R41" s="5" t="inlineStr">
         <is>
-          <t>http://katfk.com.ua/</t>
+          <t>https://kkhgpa.com.ua/</t>
         </is>
       </c>
       <c r="S41" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Багмут Роман Борисович</t>
+          <t>Рябокінь Сергій Сергійович</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>БЕРЕСТИНСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОХОРОНИ ЗДОРОВ'Я "БЕРЕСТИНСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>1056</v>
-[...3 lines deleted...]
-      </c>
+        <v>583</v>
+      </c>
+      <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>БЕРЕСТИНСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КЗ «ХГПА»</t>
+          <t>КЗОЗ "БМФК" ХОР</t>
         </is>
       </c>
       <c r="E42" s="5" t="inlineStr">
         <is>
-          <t>BERESTYN PEDAGOGICAL PROFESSIONAL COLLEGE OF MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF KHARKIV REGIONAL COUNCIL</t>
+          <t>MUNICIPAL HEALTH CARE INSTITUTION "BERESTYN MEDICAL PROFESSIONAL COLLEGE" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F42" s="7"/>
       <c r="G42" s="6" t="n">
-        <v>2011</v>
+        <v>1932</v>
       </c>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J42" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент охорони здоров`я обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K42" s="7" t="inlineStr">
         <is>
-          <t>63301</t>
+          <t>63304</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
           <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
           <t>м. Берестин</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Незалежності, 47</t>
+          <t>вул. Лінського Дмитра, 43</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>05744-7-75-69</t>
+          <t>0574472647</t>
         </is>
       </c>
       <c r="Q42" s="5" t="inlineStr">
         <is>
-          <t>kk_hgpa@ukr.net</t>
+          <t>medkol@ukr.net</t>
         </is>
       </c>
       <c r="R42" s="5" t="inlineStr">
         <is>
-          <t>https://kkhgpa.com.ua/</t>
+          <t>https://krasnograd-med.com.ua/</t>
         </is>
       </c>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Рябокінь Сергій Сергійович</t>
+          <t>Макагон Анатолій Анатолійович</t>
         </is>
       </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОХОРОНИ ЗДОРОВ'Я "БЕРЕСТИНСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОХОРОНИ ЗДОРОВ'Я "ІЗЮМСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>КЗОЗ "БМФК" ХОР</t>
+          <t>КЗОЗ «ІМФК» ХОР</t>
         </is>
       </c>
       <c r="E43" s="5" t="inlineStr">
         <is>
-          <t>MUNICIPAL HEALTH CARE INSTITUTION "BERESTYN MEDICAL PROFESSIONAL COLLEGE" OF KHARKIV REGIONAL COUNCIL</t>
+          <t>PUBLIC HEALTH CARE ESTABLISHMENT «IZUM MEDICAL PROFESSIONAL COLLEGE» KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
-        <v>1932</v>
+        <v>1930</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J43" s="5" t="inlineStr">
         <is>
-          <t>Департамент охорони здоров`я обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>63304</t>
+          <t>64309</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA63060050010042407</t>
+          <t>UA63040090010029555</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Берестин</t>
+          <t>м. Ізюм</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>вул. Лінського Дмитра, 43</t>
+          <t>вул. Старопоштова, 41</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>0574472647</t>
+          <t>(05743) 2 12 66, 2 12 59, 2 25 22</t>
         </is>
       </c>
       <c r="Q43" s="5" t="inlineStr">
         <is>
-          <t>medkol@ukr.net</t>
+          <t>izum_mk@ukr.net</t>
         </is>
       </c>
       <c r="R43" s="5" t="inlineStr">
         <is>
-          <t>https://krasnograd-med.com.ua/</t>
+          <t>izmk.com.ua</t>
         </is>
       </c>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Макагон Анатолій Анатолійович</t>
+          <t>Кучеренко Віктор Петрович</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>КОМУНАЛЬНИЙ ЗАКЛАД ОХОРОНИ ЗДОРОВ'Я "ІЗЮМСЬКИЙ МЕДИЧНИЙ ФАХОВИЙ КОЛЕДЖ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
+          <t>Липковатівський аграрний фаховий коледж</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>581</v>
+        <v>612</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>КЗОЗ «ІМФК» ХОР</t>
+          <t>ЛАФК</t>
         </is>
       </c>
       <c r="E44" s="5" t="inlineStr">
         <is>
-          <t>PUBLIC HEALTH CARE ESTABLISHMENT «IZUM MEDICAL PROFESSIONAL COLLEGE» KHARKIV REGIONAL COUNCIL</t>
+          <t>Lypkovativka Agrarian Applied College</t>
         </is>
       </c>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
-        <v>1930</v>
+        <v>1902</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
-          <t>64309</t>
+          <t>63221</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
-          <t>UA63040090010029555</t>
+          <t>UA63120170170026741</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
-          <t>м. Ізюм</t>
+          <t>с. Липкуватівка</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Старопоштова, 41</t>
+          <t>вул. Доценко, 1</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>(05743) 2 12 66, 2 12 59, 2 25 22</t>
+          <t>0574043012</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>izum_mk@ukr.net</t>
+          <t>info@lipdak.in.ua</t>
         </is>
       </c>
       <c r="R44" s="5" t="inlineStr">
         <is>
-          <t>izmk.com.ua</t>
+          <t>lipdak.in.ua</t>
         </is>
       </c>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Кучеренко Віктор Петрович</t>
+          <t>Таркан Микола Петрович</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
-[...90 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:V45"/>
+  <autoFilter ref="A1:V44"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>