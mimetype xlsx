--- v3 (2026-04-08)
+++ v4 (2026-05-25)
@@ -470,56 +470,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. Кооперативна, 7</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
           <t>(050)1974564, (097)3038267</t>
         </is>
       </c>
       <c r="Q3" s="5" t="inlineStr">
         <is>
           <t>collegeoffice@khai.edu</t>
         </is>
       </c>
       <c r="R3" s="5" t="inlineStr">
         <is>
           <t>https://it-college.kh.ua</t>
         </is>
       </c>
       <c r="S3" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов`язки директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
-          <t>Довгоброд Борис Григорійович</t>
+          <t>Фіалка Світлана Вікторівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Вовчанський фаховий коледж Державного біотехнологічного університету"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>6515</v>
       </c>
       <c r="C4" s="6" t="n">
         <v>6459</v>
       </c>
       <c r="D4" s="5" t="inlineStr">
         <is>
           <t>ВСП "Вовчанський фаховий коледж ДБТУ"</t>
         </is>
       </c>
       <c r="E4" s="5" t="inlineStr">
         <is>
           <t>Separate structural unit "Vovchansk Vocational College of State Biotechnological University"</t>
@@ -572,52 +572,58 @@
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38(097)-023-87-10</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>vovcanskijkoledzdbtu@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>vfkdbtu.in.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Бондарєва Тетяна Павлівна</t>
         </is>
       </c>
-      <c r="U4" s="8"/>
-      <c r="V4" s="5"/>
+      <c r="U4" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V4" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Електромеханічний фаховий коледж Харківського національного університету міського господарства імені О.М. Бекетова"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>996</v>
       </c>
       <c r="C5" s="6" t="n">
         <v>316</v>
       </c>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ВСП "ЕМФК ХНУМГ ім. О.М. Бекетова"</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Subdivision "Electromechanical Professional college O.M. Beketov National University of Urban Economy in Kharkiv"</t>
         </is>
       </c>
       <c r="F5" s="7"/>
       <c r="G5" s="6" t="n">
@@ -1455,51 +1461,51 @@
         <is>
           <t>КЗ "ХФКСП" ХОР</t>
         </is>
       </c>
       <c r="E14" s="5" t="inlineStr">
         <is>
           <t>MUNICIPAL INSTITUTION "KHARKIV PROFESSIONAL COLLEGE OF SPORT PROFILE"OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
         <v>1990</v>
       </c>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
           <t>61070</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Помірки, 27</t>
@@ -2440,52 +2446,58 @@
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>057737-96-03</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>khmt@ukr.net</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>khmt.kh.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Бєлова Тетяна Миколаївна</t>
         </is>
       </c>
-      <c r="U24" s="8"/>
-      <c r="V24" s="5"/>
+      <c r="U24" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V24" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>ХАРКІВСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КОМУНАЛЬНОГО ЗАКЛАДУ "ХАРКІВСЬКА ГУМАНІТАРНО-ПЕДАГОГІЧНА АКАДЕМІЯ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>3925</v>
       </c>
       <c r="C25" s="6" t="n">
         <v>272</v>
       </c>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>Харківський педагогічний фаховий коледж КЗ "ХГПА"</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
           <t>KHARKIV PEDAGOGICAL PROFESSIONAL COLLEGE OF THE MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF THE KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
@@ -3073,51 +3085,51 @@
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
           <t>вул. Данилевського, 3</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
           <t>+38(057)-700-36-23</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
           <t>dvnzhktd@hktd.pp.ua, hktddvnz@gmail.com</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>http://xtt.kharkov.ua</t>
+          <t>https://khpctd.ukr.education</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
           <t>Ємельянова Олена Андріївна</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Харківський фаховий коледж транспортних технологій</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>1114</v>
       </c>
       <c r="C32" s="6"/>
@@ -3354,56 +3366,56 @@
           <t>м. Куп’янськ</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
           <t>вул. Студентська, 34</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
           <t>0574256605, 0574256782</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
           <t>kupyanskatfk@ukr.net</t>
         </is>
       </c>
       <c r="R34" s="5" t="inlineStr">
         <is>
           <t>http://autocollege.com.ua/</t>
         </is>
       </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Голова комісії</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Щербакова Вікторія Володимирівна</t>
+          <t>Степаненко Вікторія Миколаївна</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <t>КОМУНАЛЬНИЙ ЗАКЛАД "ЛОЗІВСЬКИЙ ФАХОВИЙ ВИЩИЙ КОЛЕДЖ МИСТЕЦТВ" ХАРКІВСЬКОЇ ОБЛАСНОЇ РАДИ</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
         <v>984</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t>КЗ "ЛФВКМ" ХОР</t>
         </is>
       </c>
       <c r="E35" s="5" t="inlineStr">
         <is>
           <t>COMMUNAL INSTITUTION "LOZOVA PROFESSIONAL HIGHER COLLEGE OF ARTS" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
@@ -3589,51 +3601,51 @@
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E37" s="5" t="inlineStr">
         <is>
           <t>BALAKLIIA PEDAGOGICAL PROFESSIONAL COLLEGE OF THE MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF THE KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F37" s="7"/>
       <c r="G37" s="6" t="n">
         <v>1997</v>
       </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J37" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K37" s="7" t="inlineStr">
         <is>
           <t>64207</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
           <t>UA63040010010039074</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Балаклія</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
           <t>вул. Целуйка Володимира, 3</t>
@@ -3959,51 +3971,51 @@
         <is>
           <t>БЕРЕСТИНСЬКИЙ ПЕДАГОГІЧНИЙ ФАХОВИЙ КОЛЕДЖ КЗ «ХГПА»</t>
         </is>
       </c>
       <c r="E41" s="5" t="inlineStr">
         <is>
           <t>BERESTYN PEDAGOGICAL PROFESSIONAL COLLEGE OF MUNICIPAL ESTABLISHMENT "KHARKIV HUMANITARIAN-PEDAGOGICAL ACADEMY" OF KHARKIV REGIONAL COUNCIL</t>
         </is>
       </c>
       <c r="F41" s="7"/>
       <c r="G41" s="6" t="n">
         <v>2011</v>
       </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J41" s="5" t="inlineStr">
         <is>
-          <t>Департамент науки і освіти Харківської обласної державної адміністрації</t>
+          <t>Департамент освіти і науки Харківської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K41" s="7" t="inlineStr">
         <is>
           <t>63301</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA63060050010042407</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Берестин</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
           <t>вул. Незалежності, 47</t>