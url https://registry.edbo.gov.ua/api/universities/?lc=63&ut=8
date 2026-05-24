--- v2 (2026-03-03)
+++ v3 (2026-05-24)
@@ -654,58 +654,52 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>в'їзд Балакірєва, 1</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>0577153348</t>
         </is>
       </c>
       <c r="Q5" s="5"/>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Бойко Валерій Володимирович</t>
         </is>
       </c>
-      <c r="U5" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U5" s="8"/>
+      <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Державна Установа "Інститут медичної радіології та онкології ім. С.П. Григор'єва Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>4362</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІМРО НАМН УКРАЇНИ"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>STATE ORGANIZATION "GRIGORIEV INSTITUTE FOR MEDICAL RADIOLOGY AND ONCOLOGY OF THE NATIONAL ACADEMY OF MEDICAL SCIENCES OF UKRAINE"</t>
         </is>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6"/>
       <c r="H6" s="5" t="inlineStr">
         <is>
@@ -742,52 +736,58 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Пушкінська, 82</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>0577041065; 0577041072;</t>
         </is>
       </c>
       <c r="Q6" s="5"/>
       <c r="R6" s="5"/>
       <c r="S6" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Красносельський Микола Віллєнович</t>
         </is>
       </c>
-      <c r="U6" s="8"/>
-      <c r="V6" s="5"/>
+      <c r="U6" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V6" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>ДЕРЖАВНА УСТАНОВА "ІНСТИТУТ МІКРОБІОЛОГІЇ ТА ІМУНОЛОГІЇ ІМ. І.І.МЕЧНИКОВА НАЦІОНАЛЬНОЇ АКАДЕМІЇ МЕДИЧНИХ НАУК УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>4066</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІМІ НАМН"</t>
         </is>
       </c>
       <c r="E7" s="5" t="inlineStr">
         <is>
           <t>State Institution «I.Mechnikov Institute of Microbiology and Immunology National Academy of Medical Sciences of Ukraine»</t>
         </is>
       </c>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
         <v>1886</v>
       </c>
@@ -826,51 +826,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Пушкінська, 14-16</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
           <t>+057(73)-131-51</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
           <t>iminamn@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
           <t>www.imiamn.org.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Мінухін Валерій Володимирович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Інститут охорони здоров'я дітей та підлітків Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3711</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІОЗДП НАМН"</t>
         </is>
       </c>
@@ -926,52 +926,58 @@
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>0572624117</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>iozdp@iozdp.org.ua</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>iozdp.org.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Даниленко Георгій Миколайович</t>
         </is>
       </c>
-      <c r="U8" s="8"/>
-      <c r="V8" s="5"/>
+      <c r="U8" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V8" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Інститут патології хребта та суглобів імені професора М.І. Ситенка Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>2822</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ДУ "ІПХС ім. проф. М.І. Ситенка НАМН"</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>Sytenko Institute of Spine and Joint Pathology National Academy of Medical Sciences of Ukraine</t>
         </is>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>1907</v>
       </c>
@@ -1110,52 +1116,58 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>0577004540,0577004109</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>admin@ipep.com.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>ipep.com.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Місюра Катерина Василівна</t>
         </is>
       </c>
-      <c r="U10" s="8"/>
-      <c r="V10" s="5"/>
+      <c r="U10" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V10" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Державна установа "Національний інститут терапії імені Л.Т.Малої Національної академії медичних наук України"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>3862</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>ДУ "НІТ ім. Л.Т.Малої НАМНУ"</t>
         </is>
       </c>
       <c r="E11" s="5" t="inlineStr">
         <is>
           <t>«L.T. Mala Therapy National Institute of the National Academy of Medical Sciences of Ukraine»</t>
         </is>
       </c>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>2000</v>
       </c>
@@ -1655,51 +1667,51 @@
           <t>просп. Героїв Харкова, 142</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
           <t>+380 (98) 949-45-24</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
           <t>yuriev1908@gmail.com; yuriev1908science@gmail.com</t>
         </is>
       </c>
       <c r="R16" s="5" t="inlineStr">
         <is>
           <t>https://yuriev.com.ua/ua/</t>
         </is>
       </c>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Леонов Олег Юрійович</t>
+          <t>Коломацька Валерія Павлівна</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Інститут сцинтиляційних матеріалів Національної академії наук України</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>4168</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
           <t>ІСМА НАН України</t>
         </is>
       </c>
       <c r="E17" s="5" t="inlineStr">
         <is>
           <t>"Institute for Scintillation Materials of National Academy of Sciences of Ukraine"</t>
         </is>
       </c>
@@ -1742,52 +1754,58 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>просп. Науки, 60</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
           <t>+057(34)-103-87</t>
         </is>
       </c>
       <c r="Q17" s="5"/>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Гриньов Борис Вікторович</t>
         </is>
       </c>
-      <c r="U17" s="8"/>
-      <c r="V17" s="5"/>
+      <c r="U17" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V17" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Інститут тваринництва Національної академії аграрних наук України</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>3543</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>ІТ НААН</t>
         </is>
       </c>
       <c r="E18" s="5" t="inlineStr">
         <is>
           <t>LIVESTOCK FARMING INSTITUTE OF THE NATIONAL ACADEMY OF AGRARIAN SCIENCES OF UKRAINE</t>
         </is>
       </c>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
         <v>2000</v>
       </c>
@@ -1874,100 +1892,106 @@
           <t>УКРНДІЕП</t>
         </is>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
           <t>Наукові інститути (установи)</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J19" s="5" t="inlineStr">
         <is>
           <t>Міністерство економіки, довкілля та сільського господарства України</t>
         </is>
       </c>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>61166</t>
+          <t>61165</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA63120270010948820</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Бакуліна, 6</t>
+          <t>вул. Єніна Євгенія, 6</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>+38057 702-15-92; +38057 702-62-24;</t>
+          <t>+38(057)-702-15-92</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
           <t>directorniiep@gmail.com</t>
         </is>
       </c>
       <c r="R19" s="5" t="inlineStr">
         <is>
           <t>www.niiep.kharkov.ua</t>
         </is>
       </c>
       <c r="S19" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
           <t>Гриценко Анатолій Володимирович</t>
         </is>
       </c>
-      <c r="U19" s="8"/>
-      <c r="V19" s="5"/>
+      <c r="U19" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V19" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
           <t>Науково-дослідний інститут вивчення проблем злочинності імені академіка В.В.Сташиса Національної академії правових наук України</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
         <v>3799</v>
       </c>
       <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
           <t>НДІ ВПЗ імені В.В. Сташиса НАПрНУ</t>
         </is>
       </c>
       <c r="E20" s="5" t="inlineStr">
         <is>
           <t>Academician Stashis Scientific Research Institute for the Study of Crime Problems National Ukrainian Academy of Law Sciences</t>
         </is>
       </c>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
         <v>2000</v>
       </c>
@@ -2454,52 +2478,58 @@
         <is>
           <t>вул. Сковороди Григорія, 83</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
           <t>(057) 707 20 44</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
           <t>admin@vet.kharkov.ua</t>
         </is>
       </c>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Палій Анатолій Павлович</t>
         </is>
       </c>
-      <c r="U25" s="8"/>
-      <c r="V25" s="5"/>
+      <c r="U25" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V25" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Національний науковий центр "Харківський фізико-технічний інститут"</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>3898</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
           <t>ННЦ "ХФТІ"</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
           <t>National Science Center Kharkov Institute of Physics and Technology</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
         <v>1996</v>
       </c>
@@ -2638,52 +2668,58 @@
       <c r="P27" s="5" t="inlineStr">
         <is>
           <t>057 315 20 92</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
           <t>rian@rian.kharkov.ua</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
           <t>http://rian.kharkov.ua</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
           <t>Захаренко Вячеслав Володимирович</t>
         </is>
       </c>
-      <c r="U27" s="8"/>
-      <c r="V27" s="5"/>
+      <c r="U27" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V27" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
           <t>Український ордена "Знак пошани" науково-дослідний інститут лісового господарства та агролісомеліорації ім.Г.М.Висоцького Державного агентства лісових ресурсів України та Національної академії наук України</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
         <v>3697</v>
       </c>
       <c r="C28" s="6"/>
       <c r="D28" s="5" t="inlineStr">
         <is>
           <t>УкрНДІЛГА</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
           <t>Ukrainian Research Institute of Forestry and Forest Melioration named after G. М. Vysotsky</t>
         </is>
       </c>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
         <v>1929</v>
       </c>