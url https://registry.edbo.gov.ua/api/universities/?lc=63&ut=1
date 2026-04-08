--- v2 (2026-02-22)
+++ v3 (2026-04-08)
@@ -1136,51 +1136,51 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Кирпичова, 2</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(057)700-15-64, (057)707-66-01</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>omsroot@kpi.kharkov.ua</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>www.kpi.kharkov.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>Виконуючим обов'язки ректора</t>
+          <t>Виконуючий обов'язки ректора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Сокол Євген Іванович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Національний фармацевтичний університет</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>201</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>НФаУ</t>
         </is>
       </c>
@@ -1757,54 +1757,58 @@
           <t>61024</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA63120270010216514</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Лермонтовська, 27</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+38714-20-07;</t>
-[...2 lines deleted...]
-      <c r="Q17" s="5"/>
+          <t>+38(057)-714-20-07</t>
+        </is>
+      </c>
+      <c r="Q17" s="5" t="inlineStr">
+        <is>
+          <t>rector@nua.kharkov.ua</t>
+        </is>
+      </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Астахова Катерина Вікторівна</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Приватний заклад вищої освіти "Харківський технологічний університет "ШАГ"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>4167</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
@@ -2322,132 +2326,132 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
           <t>узвіз Бурсацький, 4</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
           <t>(057) 731-13-88</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>xdak-office@ukr.net</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
           <t>www.ic.ac.kharkov.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>В.о. ректора</t>
+          <t>Голова комісії з реорганізації</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Рябуха Наталія Олександрівна</t>
+          <t>Говорухіна Наталія Олегівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Харківська державна академія фізичної культури</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>110</v>
       </c>
       <c r="C24" s="6"/>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ХДАФК</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>Kharkiv state academy of physical culture</t>
         </is>
       </c>
       <c r="F24" s="7" t="inlineStr">
         <is>
           <t>так</t>
         </is>
       </c>
       <c r="G24" s="6" t="n">
         <v>2001</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>Міністерство молоді та спорту України</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>61058</t>
+          <t>61022</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA63120270010096107</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Харківська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Клочківська, 99</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>+38 (057) 705-23-01</t>
+          <t>+38(057)-705-23-01</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>office.rector@khdafkdo.com.ua</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>https://khdafk.com.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
           <t>Мулик Вячеслав Володимирович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
@@ -2794,56 +2798,56 @@
           <t>м. Харків</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
           <t>просп. Науки, 9-А</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
           <t>(057) 702 07 17, (057) 702 03 04</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
           <t>post@hneu.edu.ua</t>
         </is>
       </c>
       <c r="R28" s="5" t="inlineStr">
         <is>
           <t>http://www.hneu.edu.ua</t>
         </is>
       </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Пономаренко Володимир Степанович</t>
+          <t>Шталь Тетяна Валеріївна</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
           <t>Харківський національний медичний університет</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
         <v>300</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
           <t>ХНМУ</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
           <t>KHARKIV NATIONAL MEDICAL UNIVERSITY</t>
         </is>
       </c>