--- v1 (2026-03-04)
+++ v2 (2026-04-30)
@@ -338,74 +338,78 @@
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>ЗВК-63</t>
         </is>
       </c>
       <c r="E2" s="5"/>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
-      <c r="K2" s="7"/>
+      <c r="K2" s="7" t="inlineStr">
+        <is>
+          <t>47341</t>
+        </is>
+      </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA61040150120013072</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с. Доброводи</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>-,</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(035)504-94-92; (097)772-18-40</t>
+          <t>+38(035)-504-94-92</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>nc_zvk@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Чорна Галина Ярославівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V2"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>