--- v0 (2025-10-25)
+++ v1 (2026-05-25)
@@ -327,51 +327,51 @@
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ Національного університету біоресурсів і природокористування України "Бережанський агротехнічний інститут"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>258</v>
       </c>
       <c r="C2" s="6" t="n">
         <v>7</v>
       </c>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>ВП НУБіП України "БАТІ"</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>Separated Subdivision of National University of Life and Environmental Sciences of Ukraine "Berezhany Agrotechnical Institute"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
-        <v>2006</v>
+        <v>1959</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад вищої освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>47501</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA61040030010016917</t>
         </is>