--- v0 (2025-11-03)
+++ v1 (2026-05-25)
@@ -938,52 +938,58 @@
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>0352524004</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>admin_tmy@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>http://tmc.te.ua/</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Маловічко Сергій Миколайович</t>
         </is>
       </c>
-      <c r="U8" s="8"/>
-      <c r="V8" s="5"/>
+      <c r="U8" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V8" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Тернопільський фаховий коледж харчових технологій і торгівлі</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>899</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ТФКХТТ</t>
         </is>
       </c>
       <c r="E9" s="5" t="inlineStr">
         <is>
           <t>Ternopil Applied College of Food Technology and Trade</t>
         </is>
       </c>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>1963</v>
       </c>