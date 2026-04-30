--- v2 (2026-02-13)
+++ v3 (2026-04-30)
@@ -998,56 +998,56 @@
           <t>м. Тернопіль</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Родини Барвінських, 10</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
           <t>+38(035)-225-37-45</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
           <t>nmc.ternopil@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R9" s="5" t="inlineStr">
         <is>
           <t>https://nmc.dsns.gov.ua/tr</t>
         </is>
       </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>начальник Центру</t>
+          <t>Виконувач обов’язків начальника Центру</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Григорович Юрій Петрович</t>
+          <t>Андрунько Володимир Євгенович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Романець Естетик Група"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>3233</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
           <t>-</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>2000</v>
       </c>
@@ -2003,58 +2003,62 @@
           <t>47840</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
           <t>UA61040350070066893</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>с. Кам’янки</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Тернопільська, 24</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>+380354327140;</t>
-[...2 lines deleted...]
-      <c r="Q21" s="5"/>
+          <t>+38(035)-432-71-40</t>
+        </is>
+      </c>
+      <c r="Q21" s="5" t="inlineStr">
+        <is>
+          <t>nov-mnvm@ukr.net</t>
+        </is>
+      </c>
       <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Козак Ігор Орестович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Борщівський професійний ліцей"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>2985</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Борщівський ПЛ"</t>
         </is>
       </c>
@@ -2736,74 +2740,78 @@
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>ЗВК-63</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
-      <c r="K30" s="7"/>
+      <c r="K30" s="7" t="inlineStr">
+        <is>
+          <t>47341</t>
+        </is>
+      </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
           <t>UA61040150120013072</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>с. Доброводи</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
           <t>-,</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>(035)504-94-92; (097)772-18-40</t>
+          <t>+38(035)-504-94-92</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
           <t>nc_zvk@ukr.net</t>
         </is>
       </c>
       <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>В. о. директора</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
           <t>Чорна Галина Ярославівна</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Чортківське вище професійне училище"</t>
@@ -2847,55 +2855,63 @@
           <t>48523</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
           <t>UA61060150010040817</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>с-ще Заводське</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
           <t>вул. Паркова, 12</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>80355224977;</t>
-[...3 lines deleted...]
-      <c r="R31" s="5"/>
+          <t>+38(035)-522-49-77</t>
+        </is>
+      </c>
+      <c r="Q31" s="5" t="inlineStr">
+        <is>
+          <t>chvpu_bill@ukr.net</t>
+        </is>
+      </c>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>https://ch-vpu.te.ua</t>
+        </is>
+      </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
           <t>Іванілов Олег Валерійович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
           <t>Залозецький міжшкільний навчально-виробничий комбінат</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
         <v>4230</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
@@ -3351,51 +3367,55 @@
       <c r="K37" s="7" t="inlineStr">
         <is>
           <t>47400</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
           <t>UA61020090010092599</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Тернопільська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Ланівці</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
           <t>вул. Шкільна, 5</t>
         </is>
       </c>
-      <c r="P37" s="5"/>
+      <c r="P37" s="5" t="inlineStr">
+        <is>
+          <t>+38(035)-492-10-21</t>
+        </is>
+      </c>
       <c r="Q37" s="5" t="inlineStr">
         <is>
           <t>lmnvm@ukr.net</t>
         </is>
       </c>
       <c r="R37" s="5" t="inlineStr">
         <is>
           <t>http://osvitalanmisto.gov.ua/?page_id=7106</t>
         </is>
       </c>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
           <t>Нагорнюк Володимир Петрович</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
@@ -4300,52 +4320,58 @@
         <is>
           <t>вул. Шевченка, 8</t>
         </is>
       </c>
       <c r="P48" s="5" t="inlineStr">
         <is>
           <t>(096)609-17-83</t>
         </is>
       </c>
       <c r="Q48" s="5" t="inlineStr">
         <is>
           <t>shymskamnvm@ukr.net</t>
         </is>
       </c>
       <c r="R48" s="5"/>
       <c r="S48" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
           <t>Бойчук Володимир Володимирович</t>
         </is>
       </c>
-      <c r="U48" s="8"/>
-      <c r="V48" s="5"/>
+      <c r="U48" s="8" t="n">
+        <v>46087</v>
+      </c>
+      <c r="V48" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
           <t>Навчальний заклад об'єднання громадян "Шумський районний спортивно-технічний клуб Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
         <v>7043</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
           <t>НЗ ОГ "ШУМСЬКИЙ РСТК ТСО УКРАЇНИ"</t>
         </is>
       </c>
       <c r="E49" s="5"/>
       <c r="F49" s="7"/>
       <c r="G49" s="6" t="n">
         <v>1967</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>