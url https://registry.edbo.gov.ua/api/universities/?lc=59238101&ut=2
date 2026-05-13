--- v0 (2025-12-03)
+++ v1 (2026-05-13)
@@ -306,110 +306,114 @@
       </c>
       <c r="S1" s="4" t="inlineStr">
         <is>
           <t>Посада керівника</t>
         </is>
       </c>
       <c r="T1" s="4" t="inlineStr">
         <is>
           <t>Прізвище, ім'я, по батькові керівника</t>
         </is>
       </c>
       <c r="U1" s="4" t="inlineStr">
         <is>
           <t>Дата блокування суб'єкта освітньої діяльності в ЄДЕБО</t>
         </is>
       </c>
       <c r="V1" s="4" t="inlineStr">
         <is>
           <t>Примітки</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Путивльський професійний ліцей"</t>
+          <t>Комунальний заклад Сумської обласної ради "Путивльський професійний ліцей"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
-        <v>1881</v>
+        <v>7467</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Путивльський професійний ліцей"</t>
-[...2 lines deleted...]
-      <c r="E2" s="5"/>
+          <t>КЗ СОР "Путивльський професійний ліцей"</t>
+        </is>
+      </c>
+      <c r="E2" s="5" t="inlineStr">
+        <is>
+          <t>Putivl Professional Lyceum of Sumy Regional Council</t>
+        </is>
+      </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
-        <v>1960</v>
+        <v>2026</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>41500</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA59020150010023159</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Путивль</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
-          <t>вул. Богдана Хмельницького, 20</t>
+          <t>вул. Хмельницького Богдана, 20</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(05442) 5-16-03</t>
+          <t>+38(054)-425-16-03</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>PPL_9@ukr.net</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>http://putyvlproflitsei.com.ua/</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Новобранний Олександр Васильович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>