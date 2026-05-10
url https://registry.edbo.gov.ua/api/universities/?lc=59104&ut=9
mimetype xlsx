--- v0 (2025-10-21)
+++ v1 (2026-05-10)
@@ -371,61 +371,61 @@
           <t>41615</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Конотоп</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Садова, 39</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>(05447) 25 165</t>
+          <t>+38(054)-472-51-65</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
-          <t>info@kpt.sumdu.edu.ua</t>
+          <t>kpt.sumdu.edu.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
-          <t>www.kpt.sumdu.edu.ua</t>
+          <t>kfk.sumdu.edu.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Гребеник Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Конотопський індустріально-педагогічний фаховий коледж Сумського державного університету"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>876</v>
       </c>
       <c r="C3" s="6" t="n">