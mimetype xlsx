--- v0 (2025-10-19)
+++ v1 (2026-04-16)
@@ -557,52 +557,60 @@
       <c r="K4" s="7" t="inlineStr">
         <is>
           <t>40031</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>пров. Піщаний, 1</t>
         </is>
       </c>
-      <c r="P4" s="5"/>
-      <c r="Q4" s="5"/>
+      <c r="P4" s="5" t="inlineStr">
+        <is>
+          <t>+38(099)-419-26-27</t>
+        </is>
+      </c>
+      <c r="Q4" s="5" t="inlineStr">
+        <is>
+          <t>koledgesnau@ukr.net</t>
+        </is>
+      </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Роговенко Ольга Василівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Сумської обласної ради «Сумський фаховий медичний коледж»</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>1285</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">