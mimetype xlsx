--- v2 (2026-01-27)
+++ v3 (2026-05-01)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$25</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$24</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V25"/>
+  <dimension ref="A1:V24"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -542,51 +542,51 @@
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>пров. Гетьманський, 12</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(0542) 611-754</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>sumysplbtaa@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>В.о директора</t>
+          <t>Голова комісії з припинення</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Ігнатенко Сергій Віталійович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Сумське міжрегіональне вище професійне училище"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2104</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Сумське міжрегіональне ВПУ"</t>
         </is>
       </c>
@@ -648,1747 +648,1661 @@
         <is>
           <t>shumsum@meta.ua</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>mvpu.edukit.sumy.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Камишанська Віталія Олексіївна</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Сумський хіміко-технологічний центр професійно-технічної освіти"</t>
+          <t>Державний навчальний заклад "Сумський центр професійно-технічної освіти державної служби зайнятості"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
-        <v>2102</v>
+        <v>3085</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Сумський хіміко-технологічний центр ПТО"</t>
-[...2 lines deleted...]
-      <c r="E6" s="5"/>
+          <t>ДНЗ "Сумський центр ПТО ДСЗ"</t>
+        </is>
+      </c>
+      <c r="E6" s="5" t="inlineStr">
+        <is>
+          <t>State educational institution "Sumy center for vocationaland technical training of the state employment service"</t>
+        </is>
+      </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
-        <v>1966</v>
+        <v>2010</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I6" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J6" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Державна служба якості освіти України</t>
         </is>
       </c>
       <c r="K6" s="7" t="inlineStr">
         <is>
-          <t>40024</t>
+          <t>40030</t>
         </is>
       </c>
       <c r="L6" s="7" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M6" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N6" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
-          <t>вул. Прокоф'єва, 38</t>
+          <t>майдан Незалежності, 3</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
-          <t>(0542) 78-99-92</t>
+          <t>0800 600-636</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
-          <t>shtc-pto@ukr.net</t>
+          <t>sumycpto@gmail.com</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
-          <t>http://shtc-pto.sumy.ua</t>
+          <t>sumycpto.dcz.gov.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
-          <t>Каркачов Валерій Тихонович</t>
+          <t>Шаповалова Вікторія Анатоліївна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Сумський центр професійно-технічної освіти державної служби зайнятості"</t>
+          <t>Державний професійно-технічний навчальний заклад "Сумський центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
-        <v>3085</v>
+        <v>1882</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Сумський центр ПТО ДСЗ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДПТНЗ «Сумський центр ПТО»</t>
+        </is>
+      </c>
+      <c r="E7" s="5"/>
       <c r="F7" s="7"/>
       <c r="G7" s="6" t="n">
-        <v>2010</v>
+        <v>1944</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
-          <t>Державна служба якості освіти України</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
-          <t>40030</t>
+          <t>40004</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010111002</t>
+          <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
-          <t>майдан Незалежності, 3</t>
+          <t>вул. Олександра Шапаренка, 7</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>0800 600-636</t>
+          <t>(0542) 70-04-77</t>
         </is>
       </c>
       <c r="Q7" s="5" t="inlineStr">
         <is>
-          <t>sumycpto@gmail.com</t>
+          <t>scptosumy@ukr.net</t>
         </is>
       </c>
       <c r="R7" s="5" t="inlineStr">
         <is>
-          <t>sumycpto.dcz.gov.ua</t>
+          <t>scpto.sumy.ua</t>
         </is>
       </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
-          <t>Шаповалова Вікторія Анатоліївна</t>
+          <t>Мельник Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Сумський центр професійно-технічної освіти"</t>
+          <t>Дочірнє підприємство "Сумський навчальний центр" державного акціонерного товариства "Будівельна компанія "Укрбуд"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
-        <v>1882</v>
+        <v>3030</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ «Сумський центр ПТО»</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E8" s="5"/>
       <c r="F8" s="7"/>
       <c r="G8" s="6" t="n">
-        <v>1944</v>
+        <v>2000</v>
       </c>
       <c r="H8" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I8" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J8" s="5"/>
       <c r="K8" s="7" t="inlineStr">
         <is>
-          <t>40004</t>
+          <t>40031</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
-          <t>вул. Олександра Шапаренка, 7</t>
+          <t>просп. Перемоги, 143</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>(0542) 70-04-77</t>
+          <t>+38(067)-875-32-50</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
-          <t>scptosumy@ukr.net</t>
+          <t>dp-snc@ukr.net, dp-snc@meta.ua</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
-          <t>scpto.sumy.ua</t>
+          <t>https://snc-ukrbud.osv.org.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Мельник Віталій Анатолійович</t>
+          <t>Бондаренко Ігор Анатолійович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Сумський центр професійно-технічної освіти з дизайну та сфери послуг"</t>
+          <t>Комунальне обласне підприємство Сумської обласної ради "Навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>2124</v>
+        <v>6797</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Сумський ЦПТО ДСП"</t>
+          <t>КОП "Навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
-        <v>1970</v>
+        <v>1993</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J9" s="5"/>
       <c r="K9" s="7" t="inlineStr">
         <is>
-          <t>40031</t>
+          <t>40030</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
-          <t>просп. Курський, 139</t>
+          <t>вул. Шишкарівська, 9</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-560-31-56;</t>
+          <t>(066)216-21-70</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
-          <t>SPLSP@I.UA</t>
+          <t>kopnvc@ukr.net</t>
         </is>
       </c>
       <c r="R9" s="5"/>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з припинення</t>
+          <t>виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Цьома Наталія Сергіївна</t>
+          <t>Кідіменко Петро Петрович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Дочірнє підприємство "Сумський навчальний центр" державного акціонерного товариства "Будівельна компанія "Укрбуд"</t>
+          <t>Комунальне підприємство Сумської міської ради "Електроавтотранс"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>3030</v>
+        <v>3724</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КП СМР "Електроавтотранс"</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J10" s="5"/>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J10" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>40031</t>
+          <t>40024</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>просп. Перемоги, 143</t>
+          <t>вул. Харківська, 113</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-875-32-50</t>
+          <t>(054)270-07-02</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>dp-snc@ukr.net, dp-snc@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>sstu67@gmail.com</t>
+        </is>
+      </c>
+      <c r="R10" s="5"/>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Бондаренко Ігор Анатолійович</t>
+          <t>Коренев Іван Вікторович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Комунальна установа "Міський міжшкільний навчально-виробничий комбінат" Сумської міської ради</t>
+          <t>Комунальний заклад Сумської обласної ради "Сумське вище професійне училище будівництва і дизайну"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>3119</v>
+        <v>7389</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>КУ "ММНВК" СМР</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
-      <c r="G11" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G11" s="6"/>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>40009</t>
+          <t>40007</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Раскової, 72</t>
+          <t>вул. Охтирська, 28</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>(0542) 78-97-32, 78-97-33</t>
+          <t>+38(054)-233-20-22</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>nvk_osvita.sumy@meta.ua</t>
+          <t>sumyvpu6@ukr.net</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
-          <t>https://sites.google.com/view/mmnvk-smr/</t>
+          <t>http://vpu6.sumy.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Котлярова Юлія Олексіївна</t>
+          <t>Сікірніцький Сергій Володимирович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Комунальне обласне підприємство Сумської обласної ради "Навчально-виробничий центр"</t>
+          <t>Комунальний заклад Сумської обласної ради "Сумський хіміко-технологічний центр професійно-технічної освіти"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>6797</v>
+        <v>7492</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>КОП "Навчально-виробничий центр"</t>
+          <t>КЗ СОР "Сумський хіміко-технологічний центр ПТО"</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
       <c r="G12" s="6" t="n">
-        <v>1993</v>
+        <v>2026</v>
       </c>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
-      <c r="J12" s="5"/>
+      <c r="J12" s="5" t="inlineStr">
+        <is>
+          <t>Обласна рада</t>
+        </is>
+      </c>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>40030</t>
+          <t>40016</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010111002</t>
+          <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Шишкарівська, 9</t>
+          <t>просп. Свободи, 38</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>(066)216-21-70</t>
+          <t>+38(054)-278-99-92</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>kopnvc@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R12" s="5"/>
+          <t>shtc-pto@ukr.net</t>
+        </is>
+      </c>
+      <c r="R12" s="5" t="inlineStr">
+        <is>
+          <t>http://shtc-pto.sumy.ua</t>
+        </is>
+      </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>виконуючий обов'язки директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Кідіменко Петро Петрович</t>
+          <t>Каркачов Валерій Тихонович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Комунальне підприємство Сумської міської ради "Електроавтотранс"</t>
+          <t>Комунальний заклад Сумської обласної ради "Сумський центр професійно-технічної освіти з дизайну та сфери послуг"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>3724</v>
+        <v>7465</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>КП СМР "Електроавтотранс"</t>
+          <t>КЗ СОР "Сумський ЦПТО ДСП"</t>
         </is>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
-      <c r="G13" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="6"/>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>40024</t>
+          <t>40025</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Харківська, 113</t>
+          <t>просп. Перемоги, 139</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(054)270-07-02</t>
+          <t>+38(066)-560-31-56</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>sstu67@gmail.com</t>
+          <t>scptodsp@gmail.com</t>
         </is>
       </c>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Коренев Іван Вікторович</t>
+          <t>Цьома Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумської обласної ради "Сумське вище професійне училище будівництва і дизайну"</t>
+          <t>Комунальний заклад Сумської обласної ради "Сумський центр професійно-технічної освіти харчових технологій, торгівлі та ресторанного сервісу"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>7389</v>
+        <v>7430</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗ СОР "Сумський центр професійно-технічної освіти харчових технологій, торгівлі та ресторанного сервісу"</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6"/>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>40007</t>
+          <t>40002</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Охтирська, 28</t>
-[...16 lines deleted...]
-      </c>
+          <t>вул. Роменська, 96</t>
+        </is>
+      </c>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Сікірніцький Сергій Володимирович</t>
+          <t>Стовбир Ірина Володимирівна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумської обласної ради "Сумський центр професійно-технічної освіти харчових технологій, торгівлі та ресторанного сервісу"</t>
+          <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Сумської області</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
-        <v>7430</v>
+        <v>4400</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
-          <t>КЗ СОР "Сумський центр професійно-технічної освіти харчових технологій, торгівлі та ресторанного сервісу"</t>
-[...2 lines deleted...]
-      <c r="E15" s="5"/>
+          <t>НМЦ ЦЗ та БЖД Сумської області</t>
+        </is>
+      </c>
+      <c r="E15" s="5" t="inlineStr">
+        <is>
+          <t>Educational methodical center of civil proyection and safety of vital activity in Sumy region</t>
+        </is>
+      </c>
       <c r="F15" s="7"/>
-      <c r="G15" s="6"/>
+      <c r="G15" s="6" t="n">
+        <v>2002</v>
+      </c>
       <c r="H15" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I15" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J15" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Державна служба України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="K15" s="7" t="inlineStr">
         <is>
-          <t>40002</t>
+          <t>40030</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010036634</t>
+          <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
-          <t>вул. Роменська, 96</t>
-[...4 lines deleted...]
-      <c r="R15" s="5"/>
+          <t>вул. Шевченка, 9</t>
+        </is>
+      </c>
+      <c r="P15" s="5" t="inlineStr">
+        <is>
+          <t>+38(054)-260-95-82</t>
+        </is>
+      </c>
+      <c r="Q15" s="5" t="inlineStr">
+        <is>
+          <t>nmc.sumy@dsns.gov.ua</t>
+        </is>
+      </c>
+      <c r="R15" s="5" t="inlineStr">
+        <is>
+          <t>nmc.dsns.gov.ua/sm</t>
+        </is>
+      </c>
       <c r="S15" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Начальник навчально-методичного центру цивільного захисту та безпеки життєдіяльності Сумської області</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
-          <t>Стовбир Ірина Володимирівна</t>
+          <t>Луцюк Сергій Миколайович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="5" t="inlineStr">
         <is>
-          <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Сумської області</t>
+          <t>Освітній заклад Сумська автомобільна школа ТСО України (колективне підприємство)</t>
         </is>
       </c>
       <c r="B16" s="6" t="n">
-        <v>4400</v>
+        <v>4057</v>
       </c>
       <c r="C16" s="6"/>
       <c r="D16" s="5" t="inlineStr">
         <is>
-          <t>НМЦ ЦЗ та БЖД Сумської області</t>
-[...6 lines deleted...]
-      </c>
+          <t>Сумська АШ ТСОУ</t>
+        </is>
+      </c>
+      <c r="E16" s="5"/>
       <c r="F16" s="7"/>
       <c r="G16" s="6" t="n">
-        <v>2002</v>
+        <v>1995</v>
       </c>
       <c r="H16" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I16" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J16" s="5"/>
       <c r="K16" s="7" t="inlineStr">
         <is>
-          <t>40030</t>
+          <t>40021</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 9</t>
+          <t>пров. Громадянський, 1</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>+38(054)-260-95-82</t>
+          <t>+054(22)-250-23</t>
         </is>
       </c>
       <c r="Q16" s="5" t="inlineStr">
         <is>
-          <t>nmc.sumy@dsns.gov.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>tsou.sumy@yandex.ua</t>
+        </is>
+      </c>
+      <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
-          <t>Начальник навчально-методичного центру цивільного захисту та безпеки життєдіяльності Сумської області</t>
+          <t>керівник</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
-          <t>Луцюк Сергій Миколайович</t>
+          <t>Селецький Анатолій Вікторович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
-          <t>Освітній заклад Сумська автомобільна школа ТСО України (колективне підприємство)</t>
+          <t>Приватне акціонерне товариство "Науково-виробниче акціонерне товариство "ВНДІкомпресормаш"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
-        <v>4057</v>
+        <v>4177</v>
       </c>
       <c r="C17" s="6"/>
       <c r="D17" s="5" t="inlineStr">
         <is>
-          <t>Сумська АШ ТСОУ</t>
+          <t>АТ "НВАТ" "ВНДІкомпресормаш"</t>
         </is>
       </c>
       <c r="E17" s="5"/>
       <c r="F17" s="7"/>
-      <c r="G17" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G17" s="6"/>
       <c r="H17" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I17" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J17" s="5"/>
       <c r="K17" s="7" t="inlineStr">
         <is>
-          <t>40021</t>
+          <t>40020</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010111002</t>
+          <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
-          <t>пров. Громадянський, 1</t>
+          <t>просп. Курський, 6</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
-          <t>+054(22)-250-23</t>
+          <t>+305(42)-674-15-6</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
-          <t>tsou.sumy@yandex.ua</t>
-[...2 lines deleted...]
-      <c r="R17" s="5"/>
+          <t>info@vniikompressormash.com.ua</t>
+        </is>
+      </c>
+      <c r="R17" s="5" t="inlineStr">
+        <is>
+          <t>www.nicmas.com</t>
+        </is>
+      </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>керівник</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Селецький Анатолій Вікторович</t>
-[...3 lines deleted...]
-      <c r="V17" s="5"/>
+          <t>Сорока Валерій Іванович</t>
+        </is>
+      </c>
+      <c r="U17" s="8" t="n">
+        <v>43697</v>
+      </c>
+      <c r="V17" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "Науково-виробниче акціонерне товариство "ВНДІкомпресормаш"</t>
+          <t>Публічне акціонерне товариство "Сумське машинобудівне науково-виробниче об`єднання"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
-        <v>4177</v>
+        <v>4060</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
-          <t>АТ "НВАТ" "ВНДІкомпресормаш"</t>
+          <t>ПАТ "Сумське НВО"</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
-      <c r="G18" s="6"/>
+      <c r="G18" s="6" t="n">
+        <v>1994</v>
+      </c>
       <c r="H18" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I18" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J18" s="5"/>
       <c r="K18" s="7" t="inlineStr">
         <is>
-          <t>40020</t>
+          <t>40004</t>
         </is>
       </c>
       <c r="L18" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010036634</t>
+          <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M18" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N18" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O18" s="5" t="inlineStr">
         <is>
-          <t>просп. Курський, 6</t>
+          <t>вул. Горького, 58</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
-          <t>+305(42)-674-15-6</t>
+          <t>+054(22)-504-93</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
-          <t>info@vniikompressormash.com.ua</t>
+          <t>snpo@frunze.com.ua</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
-          <t>www.nicmas.com</t>
+          <t>www.frunze.com.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>керівник</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Сорока Валерій Іванович</t>
+          <t>Цимбал Олексій Юрійович</t>
         </is>
       </c>
       <c r="U18" s="8" t="n">
-        <v>43697</v>
+        <v>43971</v>
       </c>
       <c r="V18" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
-          <t>Публічне акціонерне товариство "Сумське машинобудівне науково-виробниче об`єднання"</t>
+          <t>СУМСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
-        <v>4060</v>
-[...1 lines deleted...]
-      <c r="C19" s="6"/>
+        <v>7075</v>
+      </c>
+      <c r="C19" s="6" t="n">
+        <v>6833</v>
+      </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
-          <t>ПАТ "Сумське НВО"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
-        <v>1994</v>
+        <v>2023</v>
       </c>
       <c r="H19" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I19" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J19" s="5"/>
       <c r="K19" s="7" t="inlineStr">
         <is>
-          <t>40004</t>
+          <t>40021</t>
         </is>
       </c>
       <c r="L19" s="7" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M19" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N19" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O19" s="5" t="inlineStr">
         <is>
-          <t>вул. Горького, 58</t>
+          <t>вул. Лебединська, 13</t>
         </is>
       </c>
       <c r="P19" s="5" t="inlineStr">
         <is>
-          <t>+054(22)-504-93</t>
+          <t>+38(054)-265-99-00</t>
         </is>
       </c>
       <c r="Q19" s="5" t="inlineStr">
         <is>
-          <t>snpo@frunze.com.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>OFFICE@GRMU.COM.UA</t>
+        </is>
+      </c>
+      <c r="R19" s="5"/>
       <c r="S19" s="5" t="inlineStr">
         <is>
-          <t>керівник</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T19" s="5" t="inlineStr">
         <is>
-          <t>Цимбал Олексій Юрійович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Линник Анатолій Іванович</t>
+        </is>
+      </c>
+      <c r="U19" s="8"/>
+      <c r="V19" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="5" t="inlineStr">
         <is>
-          <t>СУМСЬКА ФІЛІЯ ТОВАРИСТВА З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "ГАЗОРОЗПОДІЛЬНІ МЕРЕЖІ УКРАЇНИ"</t>
+          <t>Сумський навчальний центр №116</t>
         </is>
       </c>
       <c r="B20" s="6" t="n">
-        <v>7075</v>
-[...3 lines deleted...]
-      </c>
+        <v>4028</v>
+      </c>
+      <c r="C20" s="6"/>
       <c r="D20" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>СНЦ №116</t>
         </is>
       </c>
       <c r="E20" s="5"/>
       <c r="F20" s="7"/>
       <c r="G20" s="6" t="n">
-        <v>2023</v>
+        <v>2004</v>
       </c>
       <c r="H20" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I20" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J20" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J20" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K20" s="7" t="inlineStr">
         <is>
-          <t>40021</t>
+          <t>40002</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270000073662</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
-          <t>м. Суми</t>
+          <t>Сумська ОТГ</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
-          <t>вул. Лебединська, 13</t>
-[...2 lines deleted...]
-      <c r="P20" s="5"/>
+          <t>вул. Роменська, 110</t>
+        </is>
+      </c>
+      <c r="P20" s="5" t="inlineStr">
+        <is>
+          <t>+066(47)-453-08</t>
+        </is>
+      </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
-          <t>OFFICE@GRMU.COM.UA</t>
-[...2 lines deleted...]
-      <c r="R20" s="5"/>
+          <t>sumy_centr_116@ukr.net</t>
+        </is>
+      </c>
+      <c r="R20" s="5" t="inlineStr">
+        <is>
+          <t>snc116.jimdo.com</t>
+        </is>
+      </c>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Линник Анатолій Іванович</t>
+          <t>Яременко Іван Миколайович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t>Сумський навчальний центр №116</t>
+          <t>Товариство з обмеженою відповідальністю "Академія красоти "Профі косметолоджі"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
-        <v>4028</v>
+        <v>3086</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
-          <t>СНЦ №116</t>
+          <t>ТОВ "Академія красоти "Профі косметолоджі"</t>
         </is>
       </c>
       <c r="E21" s="5"/>
       <c r="F21" s="7"/>
       <c r="G21" s="6" t="n">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="H21" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I21" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J21" s="5"/>
       <c r="K21" s="7" t="inlineStr">
         <is>
-          <t>40002</t>
+          <t>40000</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
-          <t>UA59080270000073662</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
-          <t>Сумська ОТГ</t>
+          <t>м. Суми</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
-          <t>вул. Роменська, 110</t>
+          <t>вул. Робітнича, 9</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>+066(47)-453-08</t>
+          <t>095 804 44 14</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
-          <t>sumy_centr_116@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>akadem.krasa@ukr.net</t>
+        </is>
+      </c>
+      <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Яременко Іван Миколайович</t>
+          <t>Цимбал Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Академія красоти "Профі косметолоджі"</t>
+          <t>Товариство з обмеженою відповідальністю "Охоронно-детективна агенція Альфа"</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>3086</v>
+        <v>3048</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Академія красоти "Профі косметолоджі"</t>
+          <t>ТОВ "Охоронно-детективна агенція Альфа"</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>2000</v>
+        <v>2004</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>40000</t>
+          <t>40030</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010111002</t>
+          <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Робітнича, 9</t>
+          <t>вул. 1-А Залізнична, 2</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>095 804 44 14</t>
+          <t>(0542) 77-56-95</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>akadem.krasa@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R22" s="5"/>
+          <t>alphaTZI@bigmir.net</t>
+        </is>
+      </c>
+      <c r="R22" s="5" t="inlineStr">
+        <is>
+          <t>http://www.alpha-tzi.com</t>
+        </is>
+      </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Цимбал Ірина Миколаївна</t>
+          <t>Чунаков Валерій Олексійович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Охоронно-детективна агенція Альфа"</t>
+          <t>Товариство з обмеженою відповідальністю "Сумська автошкола "Лідер"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>3048</v>
+        <v>3185</v>
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Охоронно-детективна агенція Альфа"</t>
+          <t>-</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>40030</t>
+          <t>40009</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. 1-А Залізнична, 2</t>
+          <t>вул. Іллінська, 56</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(0542) 77-56-95</t>
+          <t>095 004 21 81</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>alphaTZI@bigmir.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>avtolidersumy@gmail.com</t>
+        </is>
+      </c>
+      <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
-          <t>Генеральний директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Чунаков Валерій Олексійович</t>
+          <t>Дем`яненко Аліна Олександрівна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Сумська автошкола "Лідер"</t>
+          <t>Філія "Сумський державний обласний навчально-курсовий комбінат" УДП "Укрінтеравтосервіс"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>3185</v>
-[...1 lines deleted...]
-      <c r="C24" s="6"/>
+        <v>3033</v>
+      </c>
+      <c r="C24" s="6" t="n">
+        <v>3132</v>
+      </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>-</t>
-[...2 lines deleted...]
-      <c r="E24" s="5"/>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E24" s="5" t="inlineStr">
+        <is>
+          <t>Філія "Сумський державний обласний навчально-курсовий комбінат" Українського державного підприємства "Укрінтеравтосервіс"</t>
+        </is>
+      </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>2000</v>
+        <v>2013</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J24" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J24" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство інфраструктури України</t>
+        </is>
+      </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
-          <t>40009</t>
+          <t>40024</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Іллінська, 56</t>
+          <t>вул. Даргомижського, 2</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>095 004 21 81</t>
+          <t>(0542) 36-10-78</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>avtolidersumy@gmail.com</t>
+          <t>su@uaservice.com.ua</t>
         </is>
       </c>
       <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Дем`яненко Аліна Олександрівна</t>
+          <t>Олексенко Юрій Володимирович</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
-    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
-[...88 lines deleted...]
-    </row>
   </sheetData>
-  <autoFilter ref="A1:V25"/>
+  <autoFilter ref="A1:V24"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>