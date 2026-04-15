--- v2 (2026-02-12)
+++ v3 (2026-04-15)
@@ -557,52 +557,60 @@
       <c r="K4" s="7" t="inlineStr">
         <is>
           <t>40031</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>пров. Піщаний, 1</t>
         </is>
       </c>
-      <c r="P4" s="5"/>
-      <c r="Q4" s="5"/>
+      <c r="P4" s="5" t="inlineStr">
+        <is>
+          <t>+38(099)-419-26-27</t>
+        </is>
+      </c>
+      <c r="Q4" s="5" t="inlineStr">
+        <is>
+          <t>koledgesnau@ukr.net</t>
+        </is>
+      </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Роговенко Ольга Василівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Сумської обласної ради «Сумський фаховий медичний коледж»</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>1285</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
@@ -1195,61 +1203,61 @@
           <t>41615</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
           <t>UA59020070010054283</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Конотоп</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
           <t>вул. Садова, 39</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>(05447) 25 165</t>
+          <t>+38(054)-472-51-65</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>info@kpt.sumdu.edu.ua</t>
+          <t>kpt.sumdu.edu.ua</t>
         </is>
       </c>
       <c r="R11" s="5" t="inlineStr">
         <is>
-          <t>www.kpt.sumdu.edu.ua</t>
+          <t>kfk.sumdu.edu.ua</t>
         </is>
       </c>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
           <t>Гребеник Тетяна Вікторівна</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Конотопський індустріально-педагогічний фаховий коледж Сумського державного університету"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
         <v>876</v>
       </c>
       <c r="C12" s="6" t="n">
@@ -2044,56 +2052,56 @@
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Шостка</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
           <t>вул. Героїв Шосткинщини, 43</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
           <t>+38(054)-496-51-80; +38(054)-497-34-87;</t>
         </is>
       </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>sm.shomu@gmail.com</t>
         </is>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
-          <t>Будункова Ірина Анатоліївна</t>
+          <t>Амеліна Марина Сергіївна</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Маловисторопський фаховий коледж імені П.С. Рибалка Сумського національного аграрного університету"</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>882</v>
       </c>
       <c r="C21" s="6" t="n">
         <v>151</v>
       </c>
       <c r="D21" s="5" t="inlineStr">
         <is>
           <t>ВСП "Маловисторопський фаховий коледж імені П.С. Рибалка СНАУ"</t>
         </is>
       </c>
       <c r="E21" s="5" t="inlineStr">
         <is>
           <t>Separated structural unit Maliy Vistorop professional college named after P.S. Rybalko of Sumy National Agrarian University</t>