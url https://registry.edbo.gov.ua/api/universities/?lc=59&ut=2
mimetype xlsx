--- v3 (2026-02-24)
+++ v4 (2026-04-16)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$61</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$60</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V61"/>
+  <dimension ref="A1:V60"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -542,51 +542,51 @@
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>пров. Гетьманський, 12</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(0542) 611-754</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>sumysplbtaa@ukr.net</t>
         </is>
       </c>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>В.о директора</t>
+          <t>Голова комісії з припинення</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Ігнатенко Сергій Віталійович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Сумське міжрегіональне вище професійне училище"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>2104</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ДНЗ "Сумське міжрегіональне ВПУ"</t>
         </is>
       </c>
@@ -916,548 +916,540 @@
         <is>
           <t>scptosumy@ukr.net</t>
         </is>
       </c>
       <c r="R8" s="5" t="inlineStr">
         <is>
           <t>scpto.sumy.ua</t>
         </is>
       </c>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
           <t>Мельник Віталій Анатолійович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Сумський центр професійно-технічної освіти з дизайну та сфери послуг"</t>
+          <t>Дочірнє підприємство "Сумський навчальний центр" державного акціонерного товариства "Будівельна компанія "Укрбуд"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
-        <v>2124</v>
+        <v>3030</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Сумський ЦПТО ДСП"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
-        <v>1970</v>
+        <v>2000</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I9" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J9" s="5"/>
       <c r="K9" s="7" t="inlineStr">
         <is>
           <t>40031</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
-          <t>просп. Курський, 139</t>
+          <t>просп. Перемоги, 143</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>+38(066)-560-31-56;</t>
+          <t>+38(067)-875-32-50</t>
         </is>
       </c>
       <c r="Q9" s="5" t="inlineStr">
         <is>
-          <t>SPLSP@I.UA</t>
-[...2 lines deleted...]
-      <c r="R9" s="5"/>
+          <t>dp-snc@ukr.net, dp-snc@meta.ua</t>
+        </is>
+      </c>
+      <c r="R9" s="5" t="inlineStr">
+        <is>
+          <t>https://snc-ukrbud.osv.org.ua</t>
+        </is>
+      </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
-          <t>Голова комісії з припинення</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
-          <t>Цьома Наталія Сергіївна</t>
+          <t>Бондаренко Ігор Анатолійович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
-          <t>Дочірнє підприємство "Сумський навчальний центр" державного акціонерного товариства "Будівельна компанія "Укрбуд"</t>
+          <t>Комунальне обласне підприємство Сумської обласної ради "Навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
-        <v>3030</v>
+        <v>6797</v>
       </c>
       <c r="C10" s="6"/>
       <c r="D10" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КОП "Навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="E10" s="5"/>
       <c r="F10" s="7"/>
       <c r="G10" s="6" t="n">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="H10" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I10" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J10" s="5"/>
       <c r="K10" s="7" t="inlineStr">
         <is>
-          <t>40031</t>
+          <t>40030</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
-          <t>просп. Перемоги, 143</t>
+          <t>вул. Шишкарівська, 9</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-875-32-50</t>
+          <t>(066)216-21-70</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>dp-snc@ukr.net, dp-snc@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>kopnvc@ukr.net</t>
+        </is>
+      </c>
+      <c r="R10" s="5"/>
       <c r="S10" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>виконуючий обов'язки директора</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
-          <t>Бондаренко Ігор Анатолійович</t>
+          <t>Кідіменко Петро Петрович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
-          <t>Комунальна установа "Міський міжшкільний навчально-виробничий комбінат" Сумської міської ради</t>
+          <t>Комунальне підприємство Сумської міської ради "Електроавтотранс"</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
-        <v>3119</v>
+        <v>3724</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
-          <t>КУ "ММНВК" СМР</t>
+          <t>КП СМР "Електроавтотранс"</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I11" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J11" s="5" t="inlineStr">
         <is>
           <t>Міська рада</t>
         </is>
       </c>
       <c r="K11" s="7" t="inlineStr">
         <is>
-          <t>40009</t>
+          <t>40024</t>
         </is>
       </c>
       <c r="L11" s="7" t="inlineStr">
         <is>
-          <t>UA59080270010287243</t>
+          <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M11" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N11" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O11" s="5" t="inlineStr">
         <is>
-          <t>вул. Раскової, 72</t>
+          <t>вул. Харківська, 113</t>
         </is>
       </c>
       <c r="P11" s="5" t="inlineStr">
         <is>
-          <t>(0542) 78-97-32, 78-97-33</t>
+          <t>(054)270-07-02</t>
         </is>
       </c>
       <c r="Q11" s="5" t="inlineStr">
         <is>
-          <t>nvk_osvita.sumy@meta.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>sstu67@gmail.com</t>
+        </is>
+      </c>
+      <c r="R11" s="5"/>
       <c r="S11" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T11" s="5" t="inlineStr">
         <is>
-          <t>Котлярова Юлія Олексіївна</t>
+          <t>Коренев Іван Вікторович</t>
         </is>
       </c>
       <c r="U11" s="8"/>
       <c r="V11" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="5" t="inlineStr">
         <is>
-          <t>Комунальне обласне підприємство Сумської обласної ради "Навчально-виробничий центр"</t>
+          <t>КОМУНАЛЬНИЙ ЗАКЛАД СУМСЬКОЇ ОБЛАСНОЇ РАДИ "СИНІВСЬКИЙ ПРОФЕСІЙНИЙ АГРАРНИЙ ЛІЦЕЙ"</t>
         </is>
       </c>
       <c r="B12" s="6" t="n">
-        <v>6797</v>
+        <v>7481</v>
       </c>
       <c r="C12" s="6"/>
       <c r="D12" s="5" t="inlineStr">
         <is>
-          <t>КОП "Навчально-виробничий центр"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E12" s="5"/>
       <c r="F12" s="7"/>
-      <c r="G12" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G12" s="6"/>
       <c r="H12" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I12" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J12" s="5"/>
       <c r="K12" s="7" t="inlineStr">
         <is>
-          <t>40030</t>
+          <t>40007</t>
         </is>
       </c>
       <c r="L12" s="7" t="inlineStr">
         <is>
           <t>UA59080270010111002</t>
         </is>
       </c>
       <c r="M12" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N12" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O12" s="5" t="inlineStr">
         <is>
-          <t>вул. Шишкарівська, 9</t>
+          <t>вул. Охтирська, 28</t>
         </is>
       </c>
       <c r="P12" s="5" t="inlineStr">
         <is>
-          <t>(066)216-21-70</t>
+          <t>+38(054)-233-20-22</t>
         </is>
       </c>
       <c r="Q12" s="5" t="inlineStr">
         <is>
-          <t>kopnvc@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R12" s="5"/>
+          <t>sumyvpu6@ukr.net</t>
+        </is>
+      </c>
+      <c r="R12" s="5" t="inlineStr">
+        <is>
+          <t>http://vpu6.sumy.ua</t>
+        </is>
+      </c>
       <c r="S12" s="5" t="inlineStr">
         <is>
-          <t>виконуючий обов'язки директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T12" s="5" t="inlineStr">
         <is>
-          <t>Кідіменко Петро Петрович</t>
+          <t>Федоренко Олексій Олексійович</t>
         </is>
       </c>
       <c r="U12" s="8"/>
       <c r="V12" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="5" t="inlineStr">
         <is>
-          <t>Комунальне підприємство Сумської міської ради "Електроавтотранс"</t>
+          <t>Комунальний заклад Сумської обласної ради "Сумське вище професійне училище будівництва і дизайну"</t>
         </is>
       </c>
       <c r="B13" s="6" t="n">
-        <v>3724</v>
+        <v>7389</v>
       </c>
       <c r="C13" s="6"/>
       <c r="D13" s="5" t="inlineStr">
         <is>
-          <t>КП СМР "Електроавтотранс"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E13" s="5"/>
       <c r="F13" s="7"/>
-      <c r="G13" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G13" s="6"/>
       <c r="H13" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I13" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J13" s="5" t="inlineStr">
         <is>
-          <t>Міська рада</t>
+          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K13" s="7" t="inlineStr">
         <is>
-          <t>40024</t>
+          <t>40007</t>
         </is>
       </c>
       <c r="L13" s="7" t="inlineStr">
         <is>
           <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M13" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N13" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
-          <t>вул. Харківська, 113</t>
+          <t>вул. Охтирська, 28</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
-          <t>(054)270-07-02</t>
+          <t>+38(054)-233-20-22</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
-          <t>sstu67@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R13" s="5"/>
+          <t>sumyvpu6@ukr.net</t>
+        </is>
+      </c>
+      <c r="R13" s="5" t="inlineStr">
+        <is>
+          <t>http://vpu6.sumy.ua</t>
+        </is>
+      </c>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Коренев Іван Вікторович</t>
+          <t>Сікірніцький Сергій Володимирович</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад Сумської обласної ради "Сумське вище професійне училище будівництва і дизайну"</t>
+          <t>Комунальний заклад Сумської обласної ради "Сумський центр професійно-технічної освіти з дизайну та сфери послуг"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
-        <v>7389</v>
+        <v>7465</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>КЗ СОР "Сумський ЦПТО ДСП"</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6"/>
       <c r="H14" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I14" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J14" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K14" s="7" t="inlineStr">
         <is>
-          <t>40007</t>
+          <t>40025</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA59080270010036634</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
-          <t>вул. Охтирська, 28</t>
+          <t>просп. Перемоги, 139</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+38(054)-233-20-22</t>
+          <t>+38(066)-560-31-56</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
-          <t>sumyvpu6@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>scptodsp@gmail.com</t>
+        </is>
+      </c>
+      <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Сікірніцький Сергій Володимирович</t>
+          <t>Цьома Наталія Сергіївна</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Сумської обласної ради "Сумський центр професійно-технічної освіти харчових технологій, торгівлі та ресторанного сервісу"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>7430</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>КЗ СОР "Сумський центр професійно-технічної освіти харчових технологій, торгівлі та ресторанного сервісу"</t>
         </is>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6"/>
       <c r="H15" s="5" t="inlineStr">
         <is>
@@ -1901,51 +1893,55 @@
       <c r="K20" s="7" t="inlineStr">
         <is>
           <t>40021</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
           <t>UA59080270010287243</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Суми</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
           <t>вул. Лебединська, 13</t>
         </is>
       </c>
-      <c r="P20" s="5"/>
+      <c r="P20" s="5" t="inlineStr">
+        <is>
+          <t>+38(054)-265-99-00</t>
+        </is>
+      </c>
       <c r="Q20" s="5" t="inlineStr">
         <is>
           <t>OFFICE@GRMU.COM.UA</t>
         </is>
       </c>
       <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Линник Анатолій Іванович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Сумський навчальний центр №116</t>
         </is>
       </c>
@@ -2960,106 +2956,122 @@
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
           <t>Довгаль Григорій Володимирович</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Сумської обласної ради "Роменське вище професійне училище"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
         <v>7447</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
           <t>КЗ СОР "Роменське ВПУ"</t>
         </is>
       </c>
-      <c r="E33" s="5"/>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>Municipal Institution of Sumy Regional Council "Romny higher vocational school"</t>
+        </is>
+      </c>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
         <v>2026</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Комунальна</t>
         </is>
       </c>
       <c r="J33" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K33" s="7" t="inlineStr">
         <is>
           <t>42001</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Ромни</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
           <t>вул. Коржівська, 44</t>
         </is>
       </c>
-      <c r="P33" s="5"/>
-[...1 lines deleted...]
-      <c r="R33" s="5"/>
+      <c r="P33" s="5" t="inlineStr">
+        <is>
+          <t>+38(054)-485-12-71</t>
+        </is>
+      </c>
+      <c r="Q33" s="5" t="inlineStr">
+        <is>
+          <t>vpu14@ukr.net</t>
+        </is>
+      </c>
+      <c r="R33" s="5" t="inlineStr">
+        <is>
+          <t>https://romnyvpu.com.ua/</t>
+        </is>
+      </c>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Помаран Павло Іванович</t>
+          <t>Боярко Оксана Юріївна</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
           <t>Мобільний рятувальний центр швидкого реагування "Суми" Державної служби України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
         <v>3084</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
           <t>МРЦ ШР "Суми" ДСНС України</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
         <v>2009</v>
       </c>
@@ -3098,51 +3110,51 @@
           <t>м. Ромни</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
           <t>вул. Рятувальників, 64</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
           <t>(05448)7-10-50</t>
         </is>
       </c>
       <c r="Q34" s="5" t="inlineStr">
         <is>
           <t>sarz.romny@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R34" s="5" t="inlineStr">
         <is>
           <t>http://mcshr.dsns.gov.ua</t>
         </is>
       </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконуючий обов'язки за посадою начальника Мобільного рятувального центру швидкого реагування "Суми" Державної служби України з надзвичайних ситуацій</t>
+          <t>Начальник Мобільного рятувального центру швидкого реагування "Суми" Державної служби України з надзвичайних ситуацій</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
           <t>Супонєв Євген Олександрович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <t>Роменський міжшкільний ресурсний центр Роменської міської ради Сумської області</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
         <v>3466</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
           <t>Роменський МРЦ РМР</t>
         </is>
       </c>
@@ -3171,61 +3183,61 @@
           <t>42000</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA59060110010062596</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Ромни</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
           <t>вул. Гоголя, 15</t>
         </is>
       </c>
       <c r="P35" s="5" t="inlineStr">
         <is>
-          <t>(05448)7-97-71</t>
+          <t>+38(054)-487-97-71</t>
         </is>
       </c>
       <c r="Q35" s="5" t="inlineStr">
         <is>
           <t>mnvk_romny@ukr.net</t>
         </is>
       </c>
       <c r="R35" s="5" t="inlineStr">
         <is>
-          <t>https://mnvkromny.wixsite.com/website</t>
+          <t>https://sites.google.com/romnymrc.ukr.education/mrcromny24/</t>
         </is>
       </c>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
           <t>Диннік Наталія Володимирівна</t>
         </is>
       </c>
       <c r="U35" s="8"/>
       <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
           <t>Роменський спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
         <v>3725</v>
       </c>
       <c r="C36" s="6"/>
@@ -3853,54 +3865,58 @@
           <t>41800</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
           <t>UA59080030010079123</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
           <t>м. Білопілля</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
           <t>вул. Клубна, 6</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>0544391471;</t>
-[...2 lines deleted...]
-      <c r="Q43" s="5"/>
+          <t>+38(054)-439-14-71</t>
+        </is>
+      </c>
+      <c r="Q43" s="5" t="inlineStr">
+        <is>
+          <t>bptu5@ukr.net</t>
+        </is>
+      </c>
       <c r="R43" s="5"/>
       <c r="S43" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
           <t>Христій Юрій Григорович</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
           <t>БУРИНСЬКИЙ СПОРТИВНО-ТЕХНІЧНИЙ КЛУБ ТОВАРИСТВА СПРИЯННЯ ОБОРОНІ УКРАЇНИ</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
         <v>7091</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
@@ -4032,130 +4048,116 @@
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
           <t>вул. Коцюбинського, 28</t>
         </is>
       </c>
       <c r="P45" s="5"/>
       <c r="Q45" s="5"/>
       <c r="R45" s="5"/>
       <c r="S45" s="5" t="inlineStr">
         <is>
           <t>Завідувач філії</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
           <t>Кальченко Олена Олексіївна</t>
         </is>
       </c>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Глинський професійний аграрний ліцей"</t>
+          <t>Комунальний заклад Сумської обласної ради "Глинський професійний аграрний ліцей"</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>2106</v>
+        <v>7475</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Глинський ПАЛ"</t>
+          <t>КЗ СОР "Глинський ПАЛ"</t>
         </is>
       </c>
       <c r="E46" s="5"/>
       <c r="F46" s="7"/>
-      <c r="G46" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G46" s="6"/>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...6 lines deleted...]
-      </c>
+          <t>Комунальна</t>
+        </is>
+      </c>
+      <c r="J46" s="5"/>
       <c r="K46" s="7" t="inlineStr">
         <is>
           <t>42081</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
           <t>UA59060010090046430</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
           <t>с. Глинськ</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
           <t>вул. Роменська, 14</t>
         </is>
       </c>
       <c r="P46" s="5" t="inlineStr">
         <is>
-          <t>Тел./факс 8-05448-96-3-66, тел. 8-05448-96-3-45</t>
-[...11 lines deleted...]
-      </c>
+          <t>+38(066)-815-10-37</t>
+        </is>
+      </c>
+      <c r="Q46" s="5"/>
+      <c r="R46" s="5"/>
       <c r="S46" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T46" s="5" t="inlineStr">
         <is>
-          <t>Гордієнко Вадим Анатолійович</t>
+          <t>Хобта Андрій Вікторович</t>
         </is>
       </c>
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
           <t>Грунський міжшкільний навчально-виробничий комбінат Грунської сільської ради Охтирського району Сумської області</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
         <v>3264</v>
       </c>
       <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
           <t>ГРУНСЬКИЙ МНВК</t>
         </is>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">
         <v>1980</v>
       </c>
@@ -4388,59 +4390,69 @@
       <c r="R49" s="5"/>
       <c r="S49" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T49" s="5"/>
       <c r="U49" s="8"/>
       <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад Сумської обласної ради "Кролевецьке вище професійне училище"</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
         <v>7445</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <t>КЗ СОР "КРОЛЕВЕЦЬКЕ ВПУ"</t>
         </is>
       </c>
-      <c r="E50" s="5"/>
+      <c r="E50" s="5" t="inlineStr">
+        <is>
+          <t>Municipal institution of the Sumy Regional Council "Krolevets Higher Vocational School"</t>
+        </is>
+      </c>
       <c r="F50" s="7"/>
-      <c r="G50" s="6"/>
+      <c r="G50" s="6" t="n">
+        <v>1950</v>
+      </c>
       <c r="H50" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
-      <c r="I50" s="5"/>
+      <c r="I50" s="5" t="inlineStr">
+        <is>
+          <t>Комунальна</t>
+        </is>
+      </c>
       <c r="J50" s="5" t="inlineStr">
         <is>
           <t>Обласна рада</t>
         </is>
       </c>
       <c r="K50" s="7" t="inlineStr">
         <is>
           <t>41300</t>
         </is>
       </c>
       <c r="L50" s="7" t="inlineStr">
         <is>
           <t>UA59020090010081204</t>
         </is>
       </c>
       <c r="M50" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N50" s="5" t="inlineStr">
         <is>
           <t>м. Кролевець</t>
         </is>
       </c>
@@ -4548,130 +4560,134 @@
         </is>
       </c>
       <c r="R51" s="5"/>
       <c r="S51" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T51" s="5" t="inlineStr">
         <is>
           <t>Калишенко Олександр Іванович</t>
         </is>
       </c>
       <c r="U51" s="8" t="n">
         <v>44455</v>
       </c>
       <c r="V51" s="5" t="inlineStr">
         <is>
           <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
         </is>
       </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Недригайлівське вище професійне училище"</t>
+          <t>Комунальний заклад Сумської обласної ради "Недригайлівське вище професійне училище"</t>
         </is>
       </c>
       <c r="B52" s="6" t="n">
-        <v>2087</v>
+        <v>7457</v>
       </c>
       <c r="C52" s="6"/>
       <c r="D52" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Недригайлівське ВПУ"</t>
-[...2 lines deleted...]
-      <c r="E52" s="5"/>
+          <t>КЗ СОР "Недригайлівське ВПУ"</t>
+        </is>
+      </c>
+      <c r="E52" s="5" t="inlineStr">
+        <is>
+          <t>Municipal institution of the Sumy Regional Council "Nedryhayliv Higher Vocational School"</t>
+        </is>
+      </c>
       <c r="F52" s="7"/>
       <c r="G52" s="6" t="n">
-        <v>1980</v>
+        <v>2026</v>
       </c>
       <c r="H52" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I52" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J52" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Районна державна адміністрація</t>
         </is>
       </c>
       <c r="K52" s="7" t="inlineStr">
         <is>
           <t>42100</t>
         </is>
       </c>
       <c r="L52" s="7" t="inlineStr">
         <is>
           <t>UA59060090010092203</t>
         </is>
       </c>
       <c r="M52" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N52" s="5" t="inlineStr">
         <is>
           <t>с-ще Недригайлів</t>
         </is>
       </c>
       <c r="O52" s="5" t="inlineStr">
         <is>
-          <t>вул. Шмідта, 28</t>
+          <t>вул. Училищна, 28</t>
         </is>
       </c>
       <c r="P52" s="5" t="inlineStr">
         <is>
-          <t>5-26-06, 5-23-02</t>
+          <t>+38(099)-063-80-95</t>
         </is>
       </c>
       <c r="Q52" s="5" t="inlineStr">
         <is>
           <t>vpu-41@ukr.net</t>
         </is>
       </c>
       <c r="R52" s="5" t="inlineStr">
         <is>
-          <t>http://nedrvpu.org.ua</t>
+          <t>https://nedrvpu.org.ua/</t>
         </is>
       </c>
       <c r="S52" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов’язки директора</t>
         </is>
       </c>
       <c r="T52" s="5" t="inlineStr">
         <is>
-          <t>Тимошенко Людмила Григорівна</t>
+          <t>Гордієнко Вадим Анатолійович</t>
         </is>
       </c>
       <c r="U52" s="8"/>
       <c r="V52" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="5" t="inlineStr">
         <is>
           <t>Недригайлівський спортивно-технічний клуб Товариства сприяння обороні України (ТСО України)</t>
         </is>
       </c>
       <c r="B53" s="6" t="n">
         <v>7092</v>
       </c>
       <c r="C53" s="6"/>
       <c r="D53" s="5" t="inlineStr">
         <is>
           <t>Недригайлівський СТК ТСОУ</t>
         </is>
       </c>
       <c r="E53" s="5"/>
       <c r="F53" s="7"/>
       <c r="G53" s="6" t="n">
         <v>1995</v>
       </c>
@@ -4808,110 +4824,114 @@
         <is>
           <t>romnunc56@ukr.net</t>
         </is>
       </c>
       <c r="R54" s="5" t="inlineStr">
         <is>
           <t>https://rnc-56.jimdofree.com</t>
         </is>
       </c>
       <c r="S54" s="5" t="inlineStr">
         <is>
           <t>виконуючий обов’язки директора</t>
         </is>
       </c>
       <c r="T54" s="5" t="inlineStr">
         <is>
           <t>Верещагін Володимир Федорович</t>
         </is>
       </c>
       <c r="U54" s="8"/>
       <c r="V54" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="5" t="inlineStr">
         <is>
-          <t>Державний професійно-технічний навчальний заклад "Путивльський професійний ліцей"</t>
+          <t>Комунальний заклад Сумської обласної ради "Путивльський професійний ліцей"</t>
         </is>
       </c>
       <c r="B55" s="6" t="n">
-        <v>1881</v>
+        <v>7467</v>
       </c>
       <c r="C55" s="6"/>
       <c r="D55" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "Путивльський професійний ліцей"</t>
-[...2 lines deleted...]
-      <c r="E55" s="5"/>
+          <t>КЗ СОР "Путивльський професійний ліцей"</t>
+        </is>
+      </c>
+      <c r="E55" s="5" t="inlineStr">
+        <is>
+          <t>Putivl Professional Lyceum of Sumy Regional Council</t>
+        </is>
+      </c>
       <c r="F55" s="7"/>
       <c r="G55" s="6" t="n">
-        <v>1960</v>
+        <v>2026</v>
       </c>
       <c r="H55" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I55" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J55" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K55" s="7" t="inlineStr">
         <is>
           <t>41500</t>
         </is>
       </c>
       <c r="L55" s="7" t="inlineStr">
         <is>
           <t>UA59020150010023159</t>
         </is>
       </c>
       <c r="M55" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N55" s="5" t="inlineStr">
         <is>
           <t>м. Путивль</t>
         </is>
       </c>
       <c r="O55" s="5" t="inlineStr">
         <is>
-          <t>вул. Богдана Хмельницького, 20</t>
+          <t>вул. Хмельницького Богдана, 20</t>
         </is>
       </c>
       <c r="P55" s="5" t="inlineStr">
         <is>
-          <t>(05442) 5-16-03</t>
+          <t>+38(054)-425-16-03</t>
         </is>
       </c>
       <c r="Q55" s="5" t="inlineStr">
         <is>
           <t>PPL_9@ukr.net</t>
         </is>
       </c>
       <c r="R55" s="5" t="inlineStr">
         <is>
           <t>http://putyvlproflitsei.com.ua/</t>
         </is>
       </c>
       <c r="S55" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T55" s="5" t="inlineStr">
         <is>
           <t>Новобранний Олександр Васильович</t>
         </is>
       </c>
       <c r="U55" s="8"/>
       <c r="V55" s="5"/>
     </row>
@@ -5158,305 +5178,213 @@
         <is>
           <t>pal.svessa@meta.ua</t>
         </is>
       </c>
       <c r="R58" s="5" t="inlineStr">
         <is>
           <t>www.svesa-pal.sumy</t>
         </is>
       </c>
       <c r="S58" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T58" s="5" t="inlineStr">
         <is>
           <t>Копитько Андрій Миколайович</t>
         </is>
       </c>
       <c r="U58" s="8"/>
       <c r="V58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
-          <t>ДЕРЖАВНИЙ ПРОФЕСІЙНО-ТЕХНІЧНИЙ НАВЧАЛЬНИЙ ЗАКЛАД "СИНІВСЬКИЙ ПРОФЕСІЙНИЙ АГРАРНИЙ ЛІЦЕЙ"</t>
+          <t>Професійно-технічний навчальний заклад "Тростянецький спортивно-технічний клуб Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
-        <v>1855</v>
+        <v>4305</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
-          <t>ДПТНЗ "СИНІВСЬКИЙ ПРОФЕСІЙНИЙ АГРАРНИЙ ЛІЦЕЙ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ПТНЗ ТСТК ТСОУ</t>
+        </is>
+      </c>
+      <c r="E59" s="5"/>
       <c r="F59" s="7"/>
-      <c r="G59" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G59" s="6"/>
       <c r="H59" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I59" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
-      <c r="J59" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J59" s="5"/>
       <c r="K59" s="7" t="inlineStr">
         <is>
-          <t>42533</t>
+          <t>42600</t>
         </is>
       </c>
       <c r="L59" s="7" t="inlineStr">
         <is>
-          <t>UA59060130010098530</t>
+          <t>UA59040130010060037</t>
         </is>
       </c>
       <c r="M59" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N59" s="5" t="inlineStr">
         <is>
-          <t>с. Синівка</t>
+          <t>м. Тростянець</t>
         </is>
       </c>
       <c r="O59" s="5" t="inlineStr">
         <is>
-          <t>вул. Миру, 2</t>
+          <t>вул. Козацька, 8</t>
         </is>
       </c>
       <c r="P59" s="5" t="inlineStr">
         <is>
-          <t>0545257432</t>
+          <t>+035(45)-851-92-1</t>
         </is>
       </c>
       <c r="Q59" s="5" t="inlineStr">
         <is>
-          <t>palsynivka@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>stktsou42600@ukr.net</t>
+        </is>
+      </c>
+      <c r="R59" s="5"/>
       <c r="S59" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T59" s="5" t="inlineStr">
         <is>
-          <t>Федоренко Олексій Олексійович</t>
-[...3 lines deleted...]
-      <c r="V59" s="5"/>
+          <t>Сумцов Олександр Сергійович</t>
+        </is>
+      </c>
+      <c r="U59" s="8" t="n">
+        <v>46058</v>
+      </c>
+      <c r="V59" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="5" t="inlineStr">
         <is>
-          <t>Професійно-технічний навчальний заклад "Тростянецький спортивно-технічний клуб Товариства сприяння обороні України"</t>
+          <t>Ямпільський районний спортивно-технічний клуб ТСО України</t>
         </is>
       </c>
       <c r="B60" s="6" t="n">
-        <v>4305</v>
+        <v>3729</v>
       </c>
       <c r="C60" s="6"/>
       <c r="D60" s="5" t="inlineStr">
         <is>
-          <t>ПТНЗ ТСТК ТСОУ</t>
+          <t>Ямпільський СТК ТСО України</t>
         </is>
       </c>
       <c r="E60" s="5"/>
       <c r="F60" s="7"/>
-      <c r="G60" s="6"/>
+      <c r="G60" s="6" t="n">
+        <v>2000</v>
+      </c>
       <c r="H60" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I60" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
-[...2 lines deleted...]
-      <c r="J60" s="5"/>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J60" s="5" t="inlineStr">
+        <is>
+          <t>Департамент освіти і науки Сумської обласної державної адміністрації</t>
+        </is>
+      </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
-          <t>42600</t>
+          <t>41200</t>
         </is>
       </c>
       <c r="L60" s="7" t="inlineStr">
         <is>
-          <t>UA59040130010060037</t>
+          <t>UA59100190010090128</t>
         </is>
       </c>
       <c r="M60" s="5" t="inlineStr">
         <is>
           <t>Сумська обл.</t>
         </is>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
-          <t>м. Тростянець</t>
+          <t>с-ще Ямпіль</t>
         </is>
       </c>
       <c r="O60" s="5" t="inlineStr">
         <is>
-          <t>вул. Козацька, 8</t>
+          <t>вул. Леніна, 13</t>
         </is>
       </c>
       <c r="P60" s="5" t="inlineStr">
         <is>
-          <t>+035(45)-851-92-1</t>
-[...6 lines deleted...]
-      </c>
+          <t>054-562-29-98</t>
+        </is>
+      </c>
+      <c r="Q60" s="5"/>
       <c r="R60" s="5"/>
       <c r="S60" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T60" s="5" t="inlineStr">
         <is>
-          <t>Сумцов Олександр Сергійович</t>
-[...84 lines deleted...]
-        <is>
           <t>Осадчий Володимир Вікторович</t>
         </is>
       </c>
-      <c r="U61" s="8"/>
-      <c r="V61" s="5"/>
+      <c r="U60" s="8"/>
+      <c r="V60" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:V61"/>
+  <autoFilter ref="A1:V60"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>