--- v0 (2025-10-19)
+++ v1 (2026-04-03)
@@ -329,51 +329,51 @@
       <c r="A2" s="5" t="inlineStr">
         <is>
           <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання "Рівненська академія патрульної поліції"</t>
         </is>
       </c>
       <c r="B2" s="6" t="n">
         <v>5549</v>
       </c>
       <c r="C2" s="6"/>
       <c r="D2" s="5" t="inlineStr">
         <is>
           <t>Рівненська академія патрульної поліції</t>
         </is>
       </c>
       <c r="E2" s="5" t="inlineStr">
         <is>
           <t>State institution of Vocational (vocational and technical) Education with Specific "Rivne Academy of Patrol Police"</t>
         </is>
       </c>
       <c r="F2" s="7"/>
       <c r="G2" s="6" t="n">
         <v>2019</v>
       </c>
       <c r="H2" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I2" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J2" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K2" s="7" t="inlineStr">
         <is>
           <t>33017</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA56060150010031251</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>