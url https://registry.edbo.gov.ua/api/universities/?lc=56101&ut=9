--- v0 (2025-11-04)
+++ v1 (2026-05-25)
@@ -419,51 +419,55 @@
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ «Рівненський економіко-технологічний фаховий коледж Національного університету водного господарства та природокористування»</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>777</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>9</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>РЕТФК НУВГП</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Separate structural unite «Rivne Professional College of Economics and Technologies National University of Water and Environmental Engineering»</t>
         </is>
       </c>
-      <c r="F3" s="7"/>
+      <c r="F3" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G3" s="6" t="n">
         <v>1961</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K3" s="7" t="inlineStr">
         <is>
           <t>33013</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
@@ -676,52 +680,58 @@
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>(0362) 63 76 75</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>koleg.rv@ukr.net</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>http://rv-coll.uu.edu.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Красовська Алла Михайлівна</t>
         </is>
       </c>
-      <c r="U5" s="8"/>
-      <c r="V5" s="5"/>
+      <c r="U5" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V5" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Рівненський музичний фаховий коледж Рівненського державного гуманітарного університету"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>967</v>
       </c>
       <c r="C6" s="6" t="n">
         <v>40</v>
       </c>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ВСП "Рівненський музичний фаховий коледж РДГУ"</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Separated structural subdivision "Rivne Vocational Musical College of Rivne State University of Humanities"</t>
         </is>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
@@ -1136,52 +1146,58 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(067)557-87-04</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>colleg_rv@itstep.org</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>https://rivne-college.itstep.org/</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Вєтров Іван Васильович</t>
         </is>
       </c>
-      <c r="U10" s="8"/>
-      <c r="V10" s="5"/>
+      <c r="U10" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V10" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:V10"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>