--- v2 (2026-03-19)
+++ v3 (2026-05-11)
@@ -916,52 +916,58 @@
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Білякова, 6</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>036 228 05 92</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>kombinat@rivne.com</t>
         </is>
       </c>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T8" s="5"/>
-      <c r="U8" s="8"/>
-      <c r="V8" s="5"/>
+      <c r="U8" s="8" t="n">
+        <v>46115</v>
+      </c>
+      <c r="V8" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Рівненської області</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>4408</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>НМЦ ЦЗ та БЖД Рівненської області</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2005</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1501,54 +1507,58 @@
           <t>33027</t>
         </is>
       </c>
       <c r="L15" s="7" t="inlineStr">
         <is>
           <t>UA56060470010041018</t>
         </is>
       </c>
       <c r="M15" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N15" s="5" t="inlineStr">
         <is>
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O15" s="5" t="inlineStr">
         <is>
           <t>вул. Відінська, 7</t>
         </is>
       </c>
       <c r="P15" s="5" t="inlineStr">
         <is>
-          <t>380362230244;</t>
-[...2 lines deleted...]
-      <c r="Q15" s="5"/>
+          <t>+38(036)-223-02-44</t>
+        </is>
+      </c>
+      <c r="Q15" s="5" t="inlineStr">
+        <is>
+          <t>ri@uaservice.com.ua</t>
+        </is>
+      </c>
       <c r="R15" s="5"/>
       <c r="S15" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов`язки директора філії</t>
         </is>
       </c>
       <c r="T15" s="5" t="inlineStr">
         <is>
           <t>Левицький Іван Олександрович</t>
         </is>
       </c>
       <c r="U15" s="8"/>
       <c r="V15" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V15"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>