--- v1 (2025-12-04)
+++ v2 (2026-04-03)
@@ -817,54 +817,58 @@
           <t>33012</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA56060470010041018</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Дем'янчука С. академіка, 3</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>+380673623740; (0362)237075;</t>
-[...2 lines deleted...]
-      <c r="Q7" s="5"/>
+          <t>+38(067)-362-37-40</t>
+        </is>
+      </c>
+      <c r="Q7" s="5" t="inlineStr">
+        <is>
+          <t>tplicey@ukr.net</t>
+        </is>
+      </c>
       <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Рудик Віктор Леонідович</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад "Навчально-курсовий комбінат" Рівненської обласної ради</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3561</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
@@ -912,58 +916,52 @@
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Білякова, 6</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
           <t>036 228 05 92</t>
         </is>
       </c>
       <c r="Q8" s="5" t="inlineStr">
         <is>
           <t>kombinat@rivne.com</t>
         </is>
       </c>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T8" s="5"/>
-      <c r="U8" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U8" s="8"/>
+      <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Навчально-методичний центр цивільного захисту та безпеки життєдіяльності Рівненської області</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>4408</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>НМЦ ЦЗ та БЖД Рівненської області</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2005</v>
       </c>
       <c r="H9" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
@@ -1577,54 +1575,58 @@
           <t>33027</t>
         </is>
       </c>
       <c r="L16" s="7" t="inlineStr">
         <is>
           <t>UA56060470010041018</t>
         </is>
       </c>
       <c r="M16" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N16" s="5" t="inlineStr">
         <is>
           <t>м. Рівне</t>
         </is>
       </c>
       <c r="O16" s="5" t="inlineStr">
         <is>
           <t>вул. Відінська, 7</t>
         </is>
       </c>
       <c r="P16" s="5" t="inlineStr">
         <is>
-          <t>380362230244;</t>
-[...2 lines deleted...]
-      <c r="Q16" s="5"/>
+          <t>+38(036)-223-02-44</t>
+        </is>
+      </c>
+      <c r="Q16" s="5" t="inlineStr">
+        <is>
+          <t>ri@uaservice.com.ua</t>
+        </is>
+      </c>
       <c r="R16" s="5"/>
       <c r="S16" s="5" t="inlineStr">
         <is>
           <t>Виконуючий обов`язки директора філії</t>
         </is>
       </c>
       <c r="T16" s="5" t="inlineStr">
         <is>
           <t>Левицький Іван Олександрович</t>
         </is>
       </c>
       <c r="U16" s="8"/>
       <c r="V16" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="5" t="inlineStr">
         <is>
           <t>Філія "Відокремлений підрозділ "Рівненська атомна електрична станція" акціонерного товариства "Національна атомна енергогенеруюча компанія "Енергоатом"</t>
         </is>
       </c>
       <c r="B17" s="6" t="n">
         <v>6989</v>
       </c>
       <c r="C17" s="6" t="n">
         <v>6979</v>
@@ -2667,99 +2669,99 @@
           <t>35341</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
           <t>UA56060030130034824</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>с. Городище</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
           <t>вул. -, -</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>(036) 207187</t>
+          <t>+38(036)-220-71-86</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>GNC-96@meta.ua</t>
+          <t>gnc-96@meta.ua, gorodushche96@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Климчук Микола Петрович</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
           <t>Державний заклад професійної (професійно-технічної) освіти зі специфічними умовами навчання "Рівненська академія патрульної поліції"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
         <v>5549</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
           <t>Рівненська академія патрульної поліції</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
           <t>State institution of Vocational (vocational and technical) Education with Specific "Rivne Academy of Patrol Police"</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
         <v>2019</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
           <t>Національна поліція України</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
           <t>33017</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
           <t>UA56060150010031251</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
@@ -3086,59 +3088,63 @@
           <t>Департамент освіти і науки Рівненської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
           <t>35200</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
           <t>UA56040090010036483</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>с-ще Демидівка</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Миру, 144</t>
+          <t>вул. Миру, 144А</t>
         </is>
       </c>
       <c r="P34" s="5" t="inlineStr">
         <is>
-          <t>6-11-74;</t>
-[...2 lines deleted...]
-      <c r="Q34" s="5"/>
+          <t>+38(036)-376-11-74</t>
+        </is>
+      </c>
+      <c r="Q34" s="5" t="inlineStr">
+        <is>
+          <t>hvs25@ukr.net</t>
+        </is>
+      </c>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
           <t>Ткачук Богдан Ярославович</t>
         </is>
       </c>
       <c r="U34" s="8"/>
       <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Дубровицький професійний ліцей"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
         <v>1952</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
@@ -3423,56 +3429,64 @@
       <c r="K38" s="7" t="inlineStr">
         <is>
           <t>34375</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
           <t>UA56020130040017078</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
           <t>с. Іванчі</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
           <t>вул. -, -</t>
         </is>
       </c>
-      <c r="P38" s="5"/>
-      <c r="Q38" s="5"/>
+      <c r="P38" s="5" t="inlineStr">
+        <is>
+          <t>+38(380)-987-21-80</t>
+        </is>
+      </c>
+      <c r="Q38" s="5" t="inlineStr">
+        <is>
+          <t>pncd@ukr.net</t>
+        </is>
+      </c>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
           <t>Переходько Микола Адамович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
           <t>Державний професійно-технічний навчальний заклад "Катеринівський навчальний центр №46"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
         <v>4264</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
           <t>КАТЕРИНІВСЬКИЙ НАВЧАЛЬНИЙ ЦЕНТР №46</t>
         </is>
       </c>
@@ -3499,52 +3513,60 @@
       <c r="K39" s="7" t="inlineStr">
         <is>
           <t>34541</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
           <t>UA56080130040083007</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>с. Катеринівка</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
           <t>вул. -, -</t>
         </is>
       </c>
-      <c r="P39" s="5"/>
-      <c r="Q39" s="5"/>
+      <c r="P39" s="5" t="inlineStr">
+        <is>
+          <t>+38(096)-654-89-39</t>
+        </is>
+      </c>
+      <c r="Q39" s="5" t="inlineStr">
+        <is>
+          <t>mega1342@ukr.net</t>
+        </is>
+      </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
           <t>Бунечко Віктор Захарович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
           <t>Квасилівський професійний ліцей</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
         <v>2148</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
@@ -5294,66 +5316,66 @@
           <t>Департамент освіти і науки Рівненської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K60" s="7" t="inlineStr">
         <is>
           <t>34652</t>
         </is>
       </c>
       <c r="L60" s="7" t="inlineStr">
         <is>
           <t>UA56060490010035207</t>
         </is>
       </c>
       <c r="M60" s="5" t="inlineStr">
         <is>
           <t>Рівненська обл.</t>
         </is>
       </c>
       <c r="N60" s="5" t="inlineStr">
         <is>
           <t>с-ще Соснове</t>
         </is>
       </c>
       <c r="O60" s="5" t="inlineStr">
         <is>
-          <t>вул. Героїв Небесної Сотні, 6А</t>
+          <t>вул. Героїв Небесної Сотні, 6 А</t>
         </is>
       </c>
       <c r="P60" s="5" t="inlineStr">
         <is>
-          <t>(03653) 2 73 79, факс 2 31 09</t>
+          <t>+38(303)-653-27-37</t>
         </is>
       </c>
       <c r="Q60" s="5" t="inlineStr">
         <is>
-          <t>Sosnove_licey@ukr.net</t>
+          <t>sosnove_licey@ukr.net</t>
         </is>
       </c>
       <c r="R60" s="5" t="inlineStr">
         <is>
-          <t>http://sosnove-proflicey.rv.ua/</t>
+          <t>sosnove-proflicey.rv.ua</t>
         </is>
       </c>
       <c r="S60" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T60" s="5" t="inlineStr">
         <is>
           <t>Шеремет Олег Валерійович</t>
         </is>
       </c>
       <c r="U60" s="8"/>
       <c r="V60" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="5" t="inlineStr">
         <is>
           <t>Ступнівський ліцей Мізоцької селищної ради Рівненського району Рівненської області</t>
         </is>
       </c>
       <c r="B61" s="6" t="n">
         <v>6824</v>
       </c>
       <c r="C61" s="6"/>