--- v0 (2025-12-17)
+++ v1 (2026-04-29)
@@ -807,63 +807,55 @@
           <t>39610</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Кременчук</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>просп. Лесі Українки, 44</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>(0536)75-82-16</t>
-[...11 lines deleted...]
-      </c>
+          <t>40598;</t>
+        </is>
+      </c>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Крутько Валентина Петрівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Градосфера"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>3816</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>