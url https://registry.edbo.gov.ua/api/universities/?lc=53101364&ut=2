--- v0 (2025-10-17)
+++ v1 (2026-05-01)
@@ -453,58 +453,54 @@
           <t>36007</t>
         </is>
       </c>
       <c r="L3" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M3" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N3" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O3" s="5" t="inlineStr">
         <is>
           <t>вул. М.Бірюзова, 64 А</t>
         </is>
       </c>
       <c r="P3" s="5" t="inlineStr">
         <is>
-          <t>(0532) 677 060, 670 098</t>
-[...6 lines deleted...]
-      </c>
+          <t>677060; 677098;</t>
+        </is>
+      </c>
+      <c r="Q3" s="5"/>
       <c r="R3" s="5"/>
       <c r="S3" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T3" s="5" t="inlineStr">
         <is>
           <t>Човнова Валентина Іванівна</t>
         </is>
       </c>
       <c r="U3" s="8"/>
       <c r="V3" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Полтавський політехнічний ліцей"</t>
         </is>
       </c>
       <c r="B4" s="6" t="n">
         <v>1933</v>
       </c>
       <c r="C4" s="6"/>
       <c r="D4" s="5" t="inlineStr">
@@ -893,63 +889,67 @@
           <t>36000</t>
         </is>
       </c>
       <c r="L8" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M8" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N8" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O8" s="5" t="inlineStr">
         <is>
           <t>вул. Монастирська, 12</t>
         </is>
       </c>
       <c r="P8" s="5" t="inlineStr">
         <is>
-          <t>+053(25)-010-07</t>
-[...2 lines deleted...]
-      <c r="Q8" s="5"/>
+          <t>+38(053)-250-10-07</t>
+        </is>
+      </c>
+      <c r="Q8" s="5" t="inlineStr">
+        <is>
+          <t>Nataliia.Khoiska@Ukrnafta.com</t>
+        </is>
+      </c>
       <c r="R8" s="5"/>
       <c r="S8" s="5" t="inlineStr">
         <is>
-          <t>В.О. НАЧАЛЬНИКА НАФТОГАЗОВИДОБУВНОГО УПРАВЛІННЯ "ПОЛТАВАНАФТОГАЗ" АТ "УКРНАФТА"</t>
+          <t>Виконуючий обов'язки начальника Нафтогазовидобувного управління "Полтаванафтогаз"</t>
         </is>
       </c>
       <c r="T8" s="5" t="inlineStr">
         <is>
-          <t>Буланцов Віталій Сергійович</t>
+          <t>Рубан Ігор Григорович</t>
         </is>
       </c>
       <c r="U8" s="8"/>
       <c r="V8" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="9">
       <c r="A9" s="5" t="inlineStr">
         <is>
           <t>Підприємство об`єднання громадян "Навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B9" s="6" t="n">
         <v>4370</v>
       </c>
       <c r="C9" s="6"/>
       <c r="D9" s="5" t="inlineStr">
         <is>
           <t>ПОГ "НВЦ"</t>
         </is>
       </c>
       <c r="E9" s="5"/>
       <c r="F9" s="7"/>
       <c r="G9" s="6" t="n">
         <v>2019</v>
       </c>
@@ -1329,51 +1329,51 @@
         </is>
       </c>
       <c r="O13" s="5" t="inlineStr">
         <is>
           <t>вул. Довженка, 2-ж</t>
         </is>
       </c>
       <c r="P13" s="5" t="inlineStr">
         <is>
           <t>+3(0532) 56 53 13</t>
         </is>
       </c>
       <c r="Q13" s="5" t="inlineStr">
         <is>
           <t>tov.antares2000@gmail.com</t>
         </is>
       </c>
       <c r="R13" s="5"/>
       <c r="S13" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T13" s="5" t="inlineStr">
         <is>
-          <t>Хохлачова Тетяна Іванівна</t>
+          <t>Статіва Наталія Петрівна</t>
         </is>
       </c>
       <c r="U13" s="8"/>
       <c r="V13" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
         </is>
       </c>
       <c r="B14" s="6" t="n">
         <v>4317</v>
       </c>
       <c r="C14" s="6"/>
       <c r="D14" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
         </is>
       </c>
       <c r="E14" s="5"/>
       <c r="F14" s="7"/>
       <c r="G14" s="6" t="n">
         <v>2017</v>
       </c>