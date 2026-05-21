--- v1 (2026-02-22)
+++ v2 (2026-05-21)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$41</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$42</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V41"/>
+  <dimension ref="A1:V42"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -533,58 +533,54 @@
           <t>36007</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. М.Бірюзова, 64 А</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(0532) 677 060, 670 098</t>
-[...6 lines deleted...]
-      </c>
+          <t>677060; 677098;</t>
+        </is>
+      </c>
+      <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Човнова Валентина Іванівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Електрорадіотехнічний ліцей м. Полтави"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>1914</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
@@ -1082,58 +1078,52 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(053)250-91-64</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>poltavargp@ukr.net</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>https://ukrnaukageocenter.com</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Грибенко Роман Юрійович</t>
         </is>
       </c>
-      <c r="U10" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U10" s="8"/>
+      <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Полтаваелектроавтотранс" Полтавської міської ради</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4594</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>КП "Полтаваелектроавтотранс" ПМР</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>1992</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -1417,63 +1407,67 @@
           <t>36000</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Монастирська, 12</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+053(25)-010-07</t>
-[...2 lines deleted...]
-      <c r="Q14" s="5"/>
+          <t>+38(053)-250-10-07</t>
+        </is>
+      </c>
+      <c r="Q14" s="5" t="inlineStr">
+        <is>
+          <t>Nataliia.Khoiska@Ukrnafta.com</t>
+        </is>
+      </c>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>В.О. НАЧАЛЬНИКА НАФТОГАЗОВИДОБУВНОГО УПРАВЛІННЯ "ПОЛТАВАНАФТОГАЗ" АТ "УКРНАФТА"</t>
+          <t>Виконуючий обов'язки начальника Нафтогазовидобувного управління "Полтаванафтогаз"</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Буланцов Віталій Сергійович</t>
+          <t>Рубан Ігор Григорович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Підприємство об`єднання громадян "Навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>4370</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ПОГ "НВЦ"</t>
         </is>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
         <v>2019</v>
       </c>
@@ -1935,63 +1929,55 @@
           <t>36015</t>
         </is>
       </c>
       <c r="L20" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M20" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N20" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O20" s="5" t="inlineStr">
         <is>
           <t>вул. Сакко, 16а</t>
         </is>
       </c>
       <c r="P20" s="5" t="inlineStr">
         <is>
-          <t>0532512720</t>
-[...11 lines deleted...]
-      </c>
+          <t>512720; 674377;</t>
+        </is>
+      </c>
+      <c r="Q20" s="5"/>
+      <c r="R20" s="5"/>
       <c r="S20" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T20" s="5" t="inlineStr">
         <is>
           <t>Рябко Роман Михайлович</t>
         </is>
       </c>
       <c r="U20" s="8"/>
       <c r="V20" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
           <t>Полтавський професійний ліцей сфери послуг</t>
         </is>
       </c>
       <c r="B21" s="6" t="n">
         <v>2071</v>
       </c>
       <c r="C21" s="6"/>
       <c r="D21" s="5" t="inlineStr">
         <is>
@@ -2078,76 +2064,76 @@
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ПП "ЕТЦ ТГМ"</t>
         </is>
       </c>
       <c r="E22" s="5"/>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
         <v>2018</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J22" s="5"/>
       <c r="K22" s="7" t="inlineStr">
         <is>
-          <t>36021</t>
+          <t>36008</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Грабчака, 13</t>
+          <t>вул. Європейська, 146 А, офіс 516</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>066 034 45 98</t>
+          <t>+38(066)-034-45-98</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
           <t>ExpertiseCenterTGM@gmail.com</t>
         </is>
       </c>
       <c r="R22" s="5"/>
       <c r="S22" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
           <t>Гапонов Дмитро Анатолійович</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Професійний стандарт"</t>
@@ -2341,58 +2327,54 @@
           <t>36015</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
           <t>вул. Крамського, 4 кв. 8</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>+050(92)-126-06</t>
-[...6 lines deleted...]
-      </c>
+          <t>0509212606; +380503042933;</t>
+        </is>
+      </c>
+      <c r="Q25" s="5"/>
       <c r="R25" s="5"/>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
           <t>Шнукало Роман Олександрович</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
           <t>Професійно-технічне училище №31 м. Полтава</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
         <v>2187</v>
       </c>
       <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
@@ -2630,1079 +2612,1167 @@
         <is>
           <t>evcsfera@gmail.com</t>
         </is>
       </c>
       <c r="R28" s="5" t="inlineStr">
         <is>
           <t>https://evcsfera.com/</t>
         </is>
       </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
           <t>Ульянич Олена Яківна</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Антарес-2000"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «РЕГІОН БУД СЕРВІС»</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>4508</v>
+        <v>7384</v>
       </c>
       <c r="C29" s="6"/>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Антарес-2000"</t>
+          <t>ТОВ «РЕГІОН БУД СЕРВІС»</t>
         </is>
       </c>
       <c r="E29" s="5"/>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1999</v>
+        <v>2019</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J29" s="5"/>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>36002</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Довженка, 2-ж</t>
+          <t>вул. Небесної Сотні, 62</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>+3(0532) 56 53 13</t>
+          <t>+38(099)-330-91-00</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>tov.antares2000@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R29" s="5"/>
+          <t>regionbudservis@ukr.net</t>
+        </is>
+      </c>
+      <c r="R29" s="5" t="inlineStr">
+        <is>
+          <t>https://rbs.pl.ua</t>
+        </is>
+      </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Хохлачова Тетяна Іванівна</t>
+          <t>Каспіч Валерій Олександрович</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю Навчальний центр "Інформаційні технології"</t>
+          <t>Товариство з обмеженою відповідальністю "Антарес-2000"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>1995</v>
+        <v>4508</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ТОВ Навчальний центр "ІНФОТЕХ"</t>
+          <t>ТОВ "Антарес-2000"</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>36020</t>
+          <t>36002</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Небесної Сотні, 13, оф.308</t>
+          <t>вул. Довженка, 2-ж</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>0503046957</t>
+          <t>+3(0532) 56 53 13</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>infotex@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>tov.antares2000@gmail.com</t>
+        </is>
+      </c>
+      <c r="R30" s="5"/>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Мостова Інна Володимирівна</t>
+          <t>Статіва Наталія Петрівна</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю навчально-виробничий центр "Перспектива Плюс"</t>
+          <t>Товариство з обмеженою відповідальністю Навчальний центр "Інформаційні технології"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>3761</v>
+        <v>1995</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ТОВ НВЦ "Перспектива Плюс"</t>
+          <t>ТОВ Навчальний центр "ІНФОТЕХ"</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>36023</t>
+          <t>36020</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Огнівська, 12 кв 141</t>
+          <t>вул. Небесної Сотні, 13, оф.308</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>095 722 27 99</t>
+          <t>0503046957</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>spoprovka@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R31" s="5"/>
+          <t>infotex@i.ua</t>
+        </is>
+      </c>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>infotex.com.ua</t>
+        </is>
+      </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Дирктор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Хлистун Ірина Миколаївна</t>
+          <t>Мостова Інна Володимирівна</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Науково-експертний центр "Форт Плюс"</t>
+          <t>Товариство з обмеженою відповідальністю навчально-виробничий центр "Перспектива Плюс"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>3770</v>
+        <v>3761</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НЕЦ "ФОРТ ПЛЮС"</t>
+          <t>ТОВ НВЦ "Перспектива Плюс"</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>36021</t>
+          <t>36014</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Київське шоссе, 33</t>
+          <t>вул. Тролейбусна, 7</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>(066)224-18-61</t>
+          <t>+38(095)-722-27-99</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>hrabryhdima@gmail.com</t>
+          <t>spoprovka@gmail.com</t>
         </is>
       </c>
       <c r="R32" s="5"/>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Дирктор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Храбрих Дмитро Валерійович</t>
+          <t>Хлистун Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
+          <t>Товариство з обмеженою відповідальністю "Науково-експертний центр "Форт Плюс"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>4317</v>
+        <v>3770</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
+          <t>ТОВ "НЕЦ "ФОРТ ПЛЮС"</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J33" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J33" s="5"/>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>36008</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Маршала Бірюзова, 47 Б</t>
-[...4 lines deleted...]
-      <c r="R33" s="5"/>
+          <t>вул. Київське шоссе, 33</t>
+        </is>
+      </c>
+      <c r="P33" s="5" t="inlineStr">
+        <is>
+          <t>+38(050)-858-10-06</t>
+        </is>
+      </c>
+      <c r="Q33" s="5" t="inlineStr">
+        <is>
+          <t>fortpl@ukr.net</t>
+        </is>
+      </c>
+      <c r="R33" s="5" t="inlineStr">
+        <is>
+          <t>https://tov-nec-fort-plus5.webnode.com.ua/</t>
+        </is>
+      </c>
       <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Любашин Володимир Петрович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Храбрих Дмитро Валерійович</t>
+        </is>
+      </c>
+      <c r="U33" s="8"/>
+      <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Полтавський навчальний професійно-технічний комбінат"</t>
+          <t>Товариство з обмеженою відповідальністю "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>4228</v>
+        <v>4317</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Полтавський навчальний профтехкомбінат"</t>
+          <t>ТОВ "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J34" s="5"/>
+      <c r="J34" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>36024</t>
+          <t>36014</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 52</t>
+          <t>вул. Маршала Бірюзова, 47 Б</t>
         </is>
       </c>
       <c r="P34" s="5"/>
       <c r="Q34" s="5"/>
       <c r="R34" s="5"/>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Марченко Роман Володимирович</t>
-[...3 lines deleted...]
-      <c r="V34" s="5"/>
+          <t>Любашин Володимир Петрович</t>
+        </is>
+      </c>
+      <c r="U34" s="8" t="n">
+        <v>44329</v>
+      </c>
+      <c r="V34" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Полтавський навчально-інформаційний центр з охорони праці"</t>
+          <t>Товариство з обмеженою відповідальністю "Полтавський навчальний професійно-технічний комбінат"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>4208</v>
+        <v>4228</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Полтавський НІЦ з охорони праці"</t>
+          <t>ТОВ "Полтавський навчальний профтехкомбінат"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J35" s="5"/>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>36008</t>
+          <t>36024</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Європейська, 241 кв 41</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Шевченка, 52</t>
+        </is>
+      </c>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Золотайко Віта Миколаївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Марченко Роман Володимирович</t>
+        </is>
+      </c>
+      <c r="U35" s="8"/>
+      <c r="V35" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Регіональний центр ДОПНВ"</t>
+          <t>Товариство з обмеженою відповідальністю "Полтавський навчально-інформаційний центр з охорони праці"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>6063</v>
+        <v>4208</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Регіональний центр ДОПНВ"</t>
+          <t>ТОВ "Полтавський НІЦ з охорони праці"</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
-      <c r="G36" s="6"/>
+      <c r="G36" s="6" t="n">
+        <v>2013</v>
+      </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>36040</t>
+          <t>36008</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Степового фронту, 46</t>
+          <t>вул. Європейська, 241 кв 41</t>
         </is>
       </c>
       <c r="P36" s="5" t="inlineStr">
         <is>
-          <t>0532 61 39 61</t>
-[...2 lines deleted...]
-      <c r="Q36" s="5"/>
+          <t>+095(71)-950-00-2</t>
+        </is>
+      </c>
+      <c r="Q36" s="5" t="inlineStr">
+        <is>
+          <t>38610388@ukr.net</t>
+        </is>
+      </c>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Ніколенко Станіслав Анатолійович</t>
-[...3 lines deleted...]
-      <c r="V36" s="5"/>
+          <t>Золотайко Віта Миколаївна</t>
+        </is>
+      </c>
+      <c r="U36" s="8" t="n">
+        <v>43529</v>
+      </c>
+      <c r="V36" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "РОЗУМНА ТОЧКА"</t>
+          <t>Товариство з обмеженою відповідальністю "Регіональний центр ДОПНВ"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>7380</v>
+        <v>6063</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "РОЗУМНА ТОЧКА"</t>
+          <t>ТОВ "Регіональний центр ДОПНВ"</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
-      <c r="G37" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G37" s="6"/>
       <c r="H37" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>36040</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010073240</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Симона Петлюри, 21</t>
+          <t>вул. Степового фронту, 46</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>(050)405-55-44</t>
-[...6 lines deleted...]
-      </c>
+          <t>0532 61 39 61</t>
+        </is>
+      </c>
+      <c r="Q37" s="5"/>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Книш Сергій Іванович</t>
+          <t>Ніколенко Станіслав Анатолійович</t>
         </is>
       </c>
       <c r="U37" s="8"/>
       <c r="V37" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Страхове агентство "Полтава"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "РОЗУМНА ТОЧКА"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>2900</v>
+        <v>7380</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "СА "Полтава"</t>
+          <t>ТОВ "РОЗУМНА ТОЧКА"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
       <c r="G38" s="6" t="n">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="H38" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>36039</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Фрунзе, 22А</t>
+          <t>вул. Симона Петлюри, 21</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>606184</t>
+          <t>(050)405-55-44</t>
         </is>
       </c>
       <c r="Q38" s="5" t="inlineStr">
         <is>
-          <t>tovstp2014@ukr.net</t>
+          <t>tovsmartpoint2025@gmail.com</t>
         </is>
       </c>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Міщенко Віктор Миколайович</t>
+          <t>Книш Сергій Іванович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Центр виживання та спеціальної підготовки "СІАЛ"</t>
+          <t>Товариство з обмеженою відповідальністю "Страхове агентство "Полтава"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>4223</v>
+        <v>2900</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Центр виживання та спеціальної підготовки "СІАЛ"</t>
+          <t>ТОВ "СА "Полтава"</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>2011</v>
+        <v>2000</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>36003</t>
+          <t>36039</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010073240</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>пл. Незалежності, 24 кімната 204</t>
-[...3 lines deleted...]
-      <c r="Q39" s="5"/>
+          <t>вул. Фрунзе, 22А</t>
+        </is>
+      </c>
+      <c r="P39" s="5" t="inlineStr">
+        <is>
+          <t>606184</t>
+        </is>
+      </c>
+      <c r="Q39" s="5" t="inlineStr">
+        <is>
+          <t>tovstp2014@ukr.net</t>
+        </is>
+      </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Талалаєв Володимир Опанасович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Міщенко Віктор Миколайович</t>
+        </is>
+      </c>
+      <c r="U39" s="8"/>
+      <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Шериф-Груп-Полтава"</t>
+          <t>Товариство з обмеженою відповідальністю "Центр виживання та спеціальної підготовки "СІАЛ"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>7087</v>
+        <v>4223</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Шериф-Груп-Полтава"</t>
+          <t>ТОВ "Центр виживання та спеціальної підготовки "СІАЛ"</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
-      <c r="G40" s="6"/>
+      <c r="G40" s="6" t="n">
+        <v>2011</v>
+      </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>36007</t>
+          <t>36003</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>вул. Гожулівська, 22А</t>
-[...11 lines deleted...]
-      </c>
+          <t>пл. Незалежності, 24 кімната 204</t>
+        </is>
+      </c>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Вепринська Тетяна Яківна</t>
-[...3 lines deleted...]
-      <c r="V40" s="5"/>
+          <t>Талалаєв Володимир Опанасович</t>
+        </is>
+      </c>
+      <c r="U40" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V40" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Явір-2005"</t>
+          <t>Товариство з обмеженою відповідальністю "Шериф-Груп-Полтава"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>2890</v>
+        <v>7087</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Явір-2005"</t>
+          <t>ТОВ "Шериф-Груп-Полтава"</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G41" s="6"/>
       <c r="H41" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="7" t="inlineStr">
         <is>
           <t>36007</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Хлібозаводська, 7</t>
+          <t>вул. Гожулівська, 22А</t>
         </is>
       </c>
       <c r="P41" s="5" t="inlineStr">
         <is>
-          <t>0532 56 36 50, 56 36 51</t>
-[...2 lines deleted...]
-      <c r="Q41" s="5"/>
+          <t>(050)700-17-55</t>
+        </is>
+      </c>
+      <c r="Q41" s="5" t="inlineStr">
+        <is>
+          <t>sheriffbuh@ukr.net</t>
+        </is>
+      </c>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Єфіменко Віктор Володимирович</t>
+          <t>Вепринська Тетяна Яківна</t>
         </is>
       </c>
       <c r="U41" s="8"/>
       <c r="V41" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
+      <c r="A42" s="5" t="inlineStr">
+        <is>
+          <t>Товариство з обмеженою відповідальністю "Явір-2005"</t>
+        </is>
+      </c>
+      <c r="B42" s="6" t="n">
+        <v>2890</v>
+      </c>
+      <c r="C42" s="6"/>
+      <c r="D42" s="5" t="inlineStr">
+        <is>
+          <t>ТОВ "Явір-2005"</t>
+        </is>
+      </c>
+      <c r="E42" s="5"/>
+      <c r="F42" s="7"/>
+      <c r="G42" s="6" t="n">
+        <v>2000</v>
+      </c>
+      <c r="H42" s="5" t="inlineStr">
+        <is>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
+        </is>
+      </c>
+      <c r="I42" s="5" t="inlineStr">
+        <is>
+          <t>Приватна</t>
+        </is>
+      </c>
+      <c r="J42" s="5"/>
+      <c r="K42" s="7" t="inlineStr">
+        <is>
+          <t>36007</t>
+        </is>
+      </c>
+      <c r="L42" s="7" t="inlineStr">
+        <is>
+          <t>UA53080370010073240</t>
+        </is>
+      </c>
+      <c r="M42" s="5" t="inlineStr">
+        <is>
+          <t>Полтавська обл.</t>
+        </is>
+      </c>
+      <c r="N42" s="5" t="inlineStr">
+        <is>
+          <t>м. Полтава</t>
+        </is>
+      </c>
+      <c r="O42" s="5" t="inlineStr">
+        <is>
+          <t>вул. Хлібозаводська, 7</t>
+        </is>
+      </c>
+      <c r="P42" s="5" t="inlineStr">
+        <is>
+          <t>0532 56 36 50, 56 36 51</t>
+        </is>
+      </c>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+      <c r="S42" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T42" s="5" t="inlineStr">
+        <is>
+          <t>Єфіменко Віктор Володимирович</t>
+        </is>
+      </c>
+      <c r="U42" s="8"/>
+      <c r="V42" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V41"/>
+  <autoFilter ref="A1:V42"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>