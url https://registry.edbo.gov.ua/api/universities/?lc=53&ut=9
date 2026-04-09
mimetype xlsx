--- v2 (2026-02-22)
+++ v3 (2026-04-09)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$30</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$32</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V30"/>
+  <dimension ref="A1:V32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -2162,885 +2162,1073 @@
         <is>
           <t>railwaytech@gmail.com</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>www.tyaga.net</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Білоконь Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Лубенський фінансово-економічний фаховий коледж Полтавського державного аграрного університету"</t>
+          <t>Відокремлений структурний підрозділ «Фаховий коледж Державного закладу «Луганський національний університет імені Тараса Шевченка»</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
-        <v>1260</v>
+        <v>1725</v>
       </c>
       <c r="C22" s="6" t="n">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
-          <t>ВСП ЛФЕФК ПДАУ</t>
+          <t>ВСП «ФК ДЗ «ЛНУ імені Тараса Шевченка»</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
-          <t>Separate Structural Unit "Lubny Financial and Economic Professional College of Poltava State Agrarian University"</t>
+          <t>Separate Structural Subdivison «Professional College of the State Institution «Luhansk Taras Sevchenko National University»</t>
         </is>
       </c>
       <c r="F22" s="7"/>
       <c r="G22" s="6" t="n">
-        <v>1944</v>
+        <v>2013</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
           <t>37500</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
           <t>UA53040030010081016</t>
         </is>
       </c>
       <c r="M22" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N22" s="5" t="inlineStr">
         <is>
           <t>м. Лубни</t>
         </is>
       </c>
       <c r="O22" s="5" t="inlineStr">
         <is>
-          <t>вул. Ярослава Мудрого, 23/1</t>
+          <t>вул. Новікова Віктора, 2</t>
         </is>
       </c>
       <c r="P22" s="5" t="inlineStr">
         <is>
-          <t>+053(61)-726-00</t>
+          <t>+38(066)-966-48-22</t>
         </is>
       </c>
       <c r="Q22" s="5" t="inlineStr">
         <is>
-          <t>lubnyfekpdaa@gmail.com</t>
+          <t>koledg_lnu@ukr.net</t>
         </is>
       </c>
       <c r="R22" s="5" t="inlineStr">
         <is>
-          <t>lubfefk.pdau.edu.ua</t>
+          <t>www.luguniv.edu.ua</t>
         </is>
       </c>
       <c r="S22" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Керівник</t>
         </is>
       </c>
       <c r="T22" s="5" t="inlineStr">
         <is>
-          <t>Орошан Тетяна Анатоліївна</t>
+          <t>Мотунова Наталія Вікторівна</t>
         </is>
       </c>
       <c r="U22" s="8"/>
       <c r="V22" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти Лубенський медичний фаховий коледж Полтавської обласної ради</t>
+          <t>Відокремлений структурний підрозділ "Лубенський фінансово-економічний фаховий коледж Полтавського державного аграрного університету"</t>
         </is>
       </c>
       <c r="B23" s="6" t="n">
-        <v>619</v>
-[...1 lines deleted...]
-      <c r="C23" s="6"/>
+        <v>1260</v>
+      </c>
+      <c r="C23" s="6" t="n">
+        <v>27</v>
+      </c>
       <c r="D23" s="5" t="inlineStr">
         <is>
-          <t>Лубенський медичний фаховий коледж</t>
+          <t>ВСП ЛФЕФК ПДАУ</t>
         </is>
       </c>
       <c r="E23" s="5" t="inlineStr">
         <is>
-          <t>Municipal Educational Establishment Lubny Medical Professional College Poltava Regional Council</t>
+          <t>Separate Structural Unit "Lubny Financial and Economic Professional College of Poltava State Agrarian University"</t>
         </is>
       </c>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
-        <v>1930</v>
+        <v>1944</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J23" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K23" s="7" t="inlineStr">
         <is>
           <t>37500</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
           <t>UA53040030010081016</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Лубни</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Інститутська, 74</t>
+          <t>вул. Ярослава Мудрого, 23/1</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>(053)61-77-370</t>
+          <t>+053(61)-726-00</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
-          <t>lmu2@ukr.net</t>
+          <t>lubnyfekpdaa@gmail.com</t>
         </is>
       </c>
       <c r="R23" s="5" t="inlineStr">
         <is>
-          <t>lmu.org.ua</t>
+          <t>lubfefk.pdau.edu.ua</t>
         </is>
       </c>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
-          <t>Кузьменко Алла Григорівна</t>
+          <t>Орошан Тетяна Анатоліївна</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
-          <t>Лубенський лісотехнічний фаховий коледж</t>
+          <t>Відокремлений структурний підрозділ "Старобільський фаховий коледж Державного закладу "Луганський національний університет імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
-        <v>620</v>
-[...1 lines deleted...]
-      <c r="C24" s="6"/>
+        <v>1724</v>
+      </c>
+      <c r="C24" s="6" t="n">
+        <v>81</v>
+      </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
-          <t>ЛЛФК</t>
+          <t>ВСП "СФК ДЗ ЛНУ імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
-          <t>Lubny Forest-Engineering Applied College</t>
+          <t>Separate structural subdivision "Starobilsk Professional College of the State Institution "Luhansk Taras Shevchenko National University"</t>
         </is>
       </c>
       <c r="F24" s="7"/>
       <c r="G24" s="6" t="n">
-        <v>1891</v>
+        <v>2013</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
           <t>37500</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
           <t>UA53040030010081016</t>
         </is>
       </c>
       <c r="M24" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N24" s="5" t="inlineStr">
         <is>
           <t>м. Лубни</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
-          <t>вул. Тернівська, 21</t>
+          <t>вул. Новікова Віктора, 2</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
-          <t>0536177308</t>
+          <t>+38(066)-966-48-22</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
-          <t>listcolledg@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>stbkoledg@gmail.com</t>
+        </is>
+      </c>
+      <c r="R24" s="5"/>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>В.о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Тихович Володимир Євгенович</t>
+          <t>Крутько Олена Миколаївна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Миргородський фаховий коледж імені Миколи Гоголя Національного університету "Полтавська політехніка імені Юрія Кондратюка"</t>
+          <t>Комунальний заклад освіти Лубенський медичний фаховий коледж Полтавської обласної ради</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
-        <v>664</v>
-[...3 lines deleted...]
-      </c>
+        <v>619</v>
+      </c>
+      <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
-          <t>МФК Полтавської політехніки</t>
+          <t>Лубенський медичний фаховий коледж</t>
         </is>
       </c>
       <c r="E25" s="5" t="inlineStr">
         <is>
-          <t>A separate structural unit "Myrhorod Vocational College named after Mykola Gogol of the National University "Poltava Polytechnic named after Yuri Kondratyuk"</t>
-[...6 lines deleted...]
-      </c>
+          <t>Municipal Educational Establishment Lubny Medical Professional College Poltava Regional Council</t>
+        </is>
+      </c>
+      <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
-        <v>1896</v>
+        <v>1930</v>
       </c>
       <c r="H25" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I25" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J25" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K25" s="7" t="inlineStr">
         <is>
-          <t>37600</t>
+          <t>37500</t>
         </is>
       </c>
       <c r="L25" s="7" t="inlineStr">
         <is>
-          <t>UA53060230010027681</t>
+          <t>UA53040030010081016</t>
         </is>
       </c>
       <c r="M25" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N25" s="5" t="inlineStr">
         <is>
-          <t>м. Миргород</t>
+          <t>м. Лубни</t>
         </is>
       </c>
       <c r="O25" s="5" t="inlineStr">
         <is>
-          <t>вул. Гоголя, 146</t>
+          <t>вул. Інститутська, 74</t>
         </is>
       </c>
       <c r="P25" s="5" t="inlineStr">
         <is>
-          <t>0535546429</t>
+          <t>(053)61-77-370</t>
         </is>
       </c>
       <c r="Q25" s="5" t="inlineStr">
         <is>
-          <t>mirgorodcollege@gmail.com</t>
+          <t>lmu2@ukr.net</t>
         </is>
       </c>
       <c r="R25" s="5" t="inlineStr">
         <is>
-          <t>https://mfk.pl.ua/</t>
+          <t>lmu.org.ua</t>
         </is>
       </c>
       <c r="S25" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T25" s="5" t="inlineStr">
         <is>
-          <t>Лупашко Вячеслав Володимирович</t>
+          <t>Кузьменко Алла Григорівна</t>
         </is>
       </c>
       <c r="U25" s="8"/>
       <c r="V25" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ «Березоворудський фаховий коледж Полтавського державного аграрного університету»</t>
+          <t>Лубенський лісотехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B26" s="6" t="n">
-        <v>384</v>
-[...3 lines deleted...]
-      </c>
+        <v>620</v>
+      </c>
+      <c r="C26" s="6"/>
       <c r="D26" s="5" t="inlineStr">
         <is>
-          <t>ВСП «Березоворудський фаховий коледж ПДАУ», ВСП «БФК ПДАУ»</t>
+          <t>ЛЛФК</t>
         </is>
       </c>
       <c r="E26" s="5" t="inlineStr">
         <is>
-          <t>Separate structural units «Berezova Rudka Professional College of Poltava State Agrarian University»</t>
+          <t>Lubny Forest-Engineering Applied College</t>
         </is>
       </c>
       <c r="F26" s="7"/>
       <c r="G26" s="6" t="n">
-        <v>1929</v>
+        <v>1891</v>
       </c>
       <c r="H26" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I26" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J26" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K26" s="7" t="inlineStr">
         <is>
-          <t>37040</t>
+          <t>37500</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
-          <t>UA53040090030043309</t>
+          <t>UA53040030010081016</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
-          <t>с. Березова Рудка</t>
+          <t>м. Лубни</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
-          <t>вул. Паркова, 1</t>
+          <t>вул. Тернівська, 21</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>66117; 66110;</t>
-[...3 lines deleted...]
-      <c r="R26" s="5"/>
+          <t>0536177308</t>
+        </is>
+      </c>
+      <c r="Q26" s="5" t="inlineStr">
+        <is>
+          <t>listcolledg@ukr.net</t>
+        </is>
+      </c>
+      <c r="R26" s="5" t="inlineStr">
+        <is>
+          <t>www.lltk.edu.ua</t>
+        </is>
+      </c>
       <c r="S26" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>В.о. директора</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
-          <t>Краснюк Василь Миколайович</t>
+          <t>Тихович Володимир Євгенович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Лохвицький механіко-технологічний фаховий коледж Полтавського державного аграрного університету"</t>
+          <t>Відокремлений структурний підрозділ "Миргородський фаховий коледж імені Миколи Гоголя Національного університету "Полтавська політехніка імені Юрія Кондратюка"</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
-        <v>618</v>
+        <v>664</v>
       </c>
       <c r="C27" s="6" t="n">
-        <v>27</v>
+        <v>225</v>
       </c>
       <c r="D27" s="5" t="inlineStr">
         <is>
-          <t>ВСП "ЛМТФК ПДАУ"</t>
+          <t>МФК Полтавської політехніки</t>
         </is>
       </c>
       <c r="E27" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Subdivision "Lohvitsa Mechanical-Technological Professional College of the Poltava State Agrarian University"</t>
-[...2 lines deleted...]
-      <c r="F27" s="7"/>
+          <t>A separate structural unit "Myrhorod Vocational College named after Mykola Gogol of the National University "Poltava Polytechnic named after Yuri Kondratyuk"</t>
+        </is>
+      </c>
+      <c r="F27" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G27" s="6" t="n">
-        <v>1931</v>
+        <v>1896</v>
       </c>
       <c r="H27" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I27" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J27" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K27" s="7" t="inlineStr">
         <is>
-          <t>37240</t>
+          <t>37600</t>
         </is>
       </c>
       <c r="L27" s="7" t="inlineStr">
         <is>
-          <t>UA53060130010028447</t>
+          <t>UA53060230010027681</t>
         </is>
       </c>
       <c r="M27" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N27" s="5" t="inlineStr">
         <is>
-          <t>м. Заводське</t>
+          <t>м. Миргород</t>
         </is>
       </c>
       <c r="O27" s="5" t="inlineStr">
         <is>
-          <t>вул. Європейська, 39</t>
+          <t>вул. Гоголя, 146</t>
         </is>
       </c>
       <c r="P27" s="5" t="inlineStr">
         <is>
-          <t>(05356) 3 54 46</t>
+          <t>0535546429</t>
         </is>
       </c>
       <c r="Q27" s="5" t="inlineStr">
         <is>
-          <t>lmtkpdaa@ukr.net</t>
+          <t>mirgorodcollege@gmail.com</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
-          <t>http://lmtkpdaa.com.ua</t>
+          <t>https://mfk.pl.ua/</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
-          <t>Директор коледжу</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
-          <t>Мусієнко Ліана Олександрівна</t>
+          <t>Лупашко Вячеслав Володимирович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти Лохвицький медичний фаховий коледж Полтавської обласної ради</t>
+          <t>Відокремлений структурний підрозділ «Березоворудський фаховий коледж Полтавського державного аграрного університету»</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="C28" s="6"/>
+        <v>384</v>
+      </c>
+      <c r="C28" s="6" t="n">
+        <v>27</v>
+      </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>Лохвицький медичний фаховий коледж</t>
+          <t>ВСП «Березоворудський фаховий коледж ПДАУ», ВСП «БФК ПДАУ»</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>Municipal educational establishment Lokhvytsia medical professional college Poltava regional council</t>
+          <t>Separate structural units «Berezova Rudka Professional College of Poltava State Agrarian University»</t>
         </is>
       </c>
       <c r="F28" s="7"/>
       <c r="G28" s="6" t="n">
-        <v>1936</v>
+        <v>1929</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>37200</t>
+          <t>37040</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA53060190010016735</t>
+          <t>UA53040090030043309</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>м. Лохвиця</t>
+          <t>с. Березова Рудка</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 27</t>
+          <t>вул. Паркова, 1</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>+38(053)-563-12-32; +38(053)-563-14-30;</t>
+          <t>+38(067)-641-45-66</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>lo_med@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bt-pdaa@ukr.net</t>
+        </is>
+      </c>
+      <c r="R28" s="5"/>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>В. о. директора</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Царинний Анатолій Дмитрович</t>
+          <t>Русіна Марина Сергіївна</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Хомутецький фаховий коледж Полтавського державного аграрного університету"</t>
+          <t>Відокремлений структурний підрозділ "Лохвицький механіко-технологічний фаховий коледж Полтавського державного аграрного університету"</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>826</v>
+        <v>618</v>
       </c>
       <c r="C29" s="6" t="n">
         <v>27</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ВСП ХФК ПДАУ</t>
+          <t>ВСП "ЛМТФК ПДАУ"</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Subdivision " Structural Detached Subdivision «Khomutetsky Professional College of Poltava State Agrarian University"</t>
+          <t>Separated Structural Subdivision "Lohvitsa Mechanical-Technological Professional College of the Poltava State Agrarian University"</t>
         </is>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1958</v>
+        <v>1931</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>37634</t>
+          <t>37240</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA53060230340050642</t>
+          <t>UA53060130010028447</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>с. Хомутець</t>
+          <t>м. Заводське</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Освітянська, 69-А</t>
+          <t>вул. Європейська, 39</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>+38(053)-553-55-11</t>
+          <t>(05356) 3 54 46</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>hvzt@pdau.edu.ua</t>
+          <t>lmtkpdaa@ukr.net</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
-          <t>hvzt.pdau.edu.ua</t>
+          <t>http://lmtkpdaa.com.ua</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Шинкаренко Сергій Васильович</t>
+          <t>Мусієнко Ліана Олександрівна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Хорольський агропромисловий фаховий коледж Полтавського державного аграрного університету"</t>
+          <t>Комунальний заклад освіти Лохвицький медичний фаховий коледж Полтавської обласної ради</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>1248</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ВСП Хорольський АФК ПДАУ</t>
+          <t>Лохвицький медичний фаховий коледж</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>Separate Structural Unit "Khorol Agroindustrial Professional College of Poltava State Agrarian University"</t>
+          <t>Municipal educational establishment Lokhvytsia medical professional college Poltava regional council</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1930</v>
+        <v>1936</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>37800</t>
+          <t>37200</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA53040110010080324</t>
+          <t>UA53060190010016735</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>м. Хорол</t>
+          <t>м. Лохвиця</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Небесної Сотні, 73</t>
+          <t>вул. Шевченка, 27</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>+38(050)-937-42-43</t>
+          <t>+38(053)-563-12-32; +38(053)-563-14-30;</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>xapkpdaa@ukr.net</t>
+          <t>lo_med@ukr.net</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>xapkpdaa.org.ua</t>
+          <t>lo-med@poltava.ukrtel.net</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Чишко Микола Миколайович</t>
+          <t>Царинний Анатолій Дмитрович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
+      <c r="A31" s="5" t="inlineStr">
+        <is>
+          <t>Відокремлений структурний підрозділ "Хомутецький фаховий коледж Полтавського державного аграрного університету"</t>
+        </is>
+      </c>
+      <c r="B31" s="6" t="n">
+        <v>826</v>
+      </c>
+      <c r="C31" s="6" t="n">
+        <v>27</v>
+      </c>
+      <c r="D31" s="5" t="inlineStr">
+        <is>
+          <t>ВСП ХФК ПДАУ</t>
+        </is>
+      </c>
+      <c r="E31" s="5" t="inlineStr">
+        <is>
+          <t>Separated Structural Subdivision " Structural Detached Subdivision «Khomutetsky Professional College of Poltava State Agrarian University"</t>
+        </is>
+      </c>
+      <c r="F31" s="7"/>
+      <c r="G31" s="6" t="n">
+        <v>1958</v>
+      </c>
+      <c r="H31" s="5" t="inlineStr">
+        <is>
+          <t>Заклад фахової передвищої освіти</t>
+        </is>
+      </c>
+      <c r="I31" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J31" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
+      <c r="K31" s="7" t="inlineStr">
+        <is>
+          <t>37634</t>
+        </is>
+      </c>
+      <c r="L31" s="7" t="inlineStr">
+        <is>
+          <t>UA53060230340050642</t>
+        </is>
+      </c>
+      <c r="M31" s="5" t="inlineStr">
+        <is>
+          <t>Полтавська обл.</t>
+        </is>
+      </c>
+      <c r="N31" s="5" t="inlineStr">
+        <is>
+          <t>с. Хомутець</t>
+        </is>
+      </c>
+      <c r="O31" s="5" t="inlineStr">
+        <is>
+          <t>вул. Освітянська, 69-А</t>
+        </is>
+      </c>
+      <c r="P31" s="5" t="inlineStr">
+        <is>
+          <t>+38(053)-553-55-11</t>
+        </is>
+      </c>
+      <c r="Q31" s="5" t="inlineStr">
+        <is>
+          <t>hvzt@pdau.edu.ua</t>
+        </is>
+      </c>
+      <c r="R31" s="5" t="inlineStr">
+        <is>
+          <t>hvzt.pdau.edu.ua</t>
+        </is>
+      </c>
+      <c r="S31" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T31" s="5" t="inlineStr">
+        <is>
+          <t>Шинкаренко Сергій Васильович</t>
+        </is>
+      </c>
+      <c r="U31" s="8"/>
+      <c r="V31" s="5"/>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
+      <c r="A32" s="5" t="inlineStr">
+        <is>
+          <t>Відокремлений структурний підрозділ "Хорольський агропромисловий фаховий коледж Полтавського державного аграрного університету"</t>
+        </is>
+      </c>
+      <c r="B32" s="6" t="n">
+        <v>1248</v>
+      </c>
+      <c r="C32" s="6" t="n">
+        <v>27</v>
+      </c>
+      <c r="D32" s="5" t="inlineStr">
+        <is>
+          <t>ВСП Хорольський АФК ПДАУ</t>
+        </is>
+      </c>
+      <c r="E32" s="5" t="inlineStr">
+        <is>
+          <t>Separate Structural Unit "Khorol Agroindustrial Professional College of Poltava State Agrarian University"</t>
+        </is>
+      </c>
+      <c r="F32" s="7"/>
+      <c r="G32" s="6" t="n">
+        <v>1930</v>
+      </c>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t>Заклад фахової передвищої освіти</t>
+        </is>
+      </c>
+      <c r="I32" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J32" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
+      <c r="K32" s="7" t="inlineStr">
+        <is>
+          <t>37800</t>
+        </is>
+      </c>
+      <c r="L32" s="7" t="inlineStr">
+        <is>
+          <t>UA53040110010080324</t>
+        </is>
+      </c>
+      <c r="M32" s="5" t="inlineStr">
+        <is>
+          <t>Полтавська обл.</t>
+        </is>
+      </c>
+      <c r="N32" s="5" t="inlineStr">
+        <is>
+          <t>м. Хорол</t>
+        </is>
+      </c>
+      <c r="O32" s="5" t="inlineStr">
+        <is>
+          <t>вул. Небесної Сотні, 73</t>
+        </is>
+      </c>
+      <c r="P32" s="5" t="inlineStr">
+        <is>
+          <t>+38(050)-937-42-43</t>
+        </is>
+      </c>
+      <c r="Q32" s="5" t="inlineStr">
+        <is>
+          <t>xapkpdaa@ukr.net</t>
+        </is>
+      </c>
+      <c r="R32" s="5" t="inlineStr">
+        <is>
+          <t>xapkpdaa.org.ua</t>
+        </is>
+      </c>
+      <c r="S32" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T32" s="5" t="inlineStr">
+        <is>
+          <t>Чишко Микола Миколайович</t>
+        </is>
+      </c>
+      <c r="U32" s="8"/>
+      <c r="V32" s="5"/>
+    </row>
   </sheetData>
-  <autoFilter ref="A1:V30"/>
+  <autoFilter ref="A1:V32"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>