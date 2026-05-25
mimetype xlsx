--- v3 (2026-04-09)
+++ v4 (2026-05-25)
@@ -6,51 +6,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="Calc"/>
   <workbookPr backupFile="false" showObjects="all" date1904="false"/>
   <workbookProtection/>
   <bookViews>
     <workbookView activeTab="0" firstSheet="0" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="212" windowHeight="8192" windowWidth="16384" xWindow="0" yWindow="0"/>
   </bookViews>
   <sheets>
     <sheet name="Заклади освіти" sheetId="1" state="visible" r:id="rId2"/>
   </sheets>
   <definedNames>
-    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$32</definedName>
+    <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Заклади освіти'!$A$1:$V$33</definedName>
   </definedNames>
   <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.001"/>
 </workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="4">
     <numFmt numFmtId="164" formatCode="GENERAL"/>
     <numFmt numFmtId="165" formatCode="@"/>
     <numFmt numFmtId="166" formatCode="0"/>
     <numFmt numFmtId="167" formatCode="DD.MM.YYYY"/>
   </numFmts>
   <fonts count="5">
     <font>
       <name val="Arial"/>
       <charset val="1"/>
       <family val="2"/>
       <sz val="10"/>
     </font>
     <font>
       <name val="Arial"/>
       <family val="0"/>
       <sz val="10"/>
     </font>
@@ -158,51 +158,51 @@
       <alignment horizontal="center" vertical="center" textRotation="0" wrapText="true" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:V32"/>
+  <dimension ref="A1:V33"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
       <selection activeCell="A2" activeCellId="0" pane="bottomLeft" sqref="A2"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1" min="1" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="2" min="2" style="0" customWidth="true" width="7"/>
     <col collapsed="false" hidden="false" max="3" min="3" style="0" customWidth="true" width="11"/>
     <col collapsed="false" hidden="false" max="4" min="4" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="5" min="5" style="0" customWidth="true" width="50"/>
     <col collapsed="false" hidden="false" max="6" min="6" style="0" customWidth="true" width="10"/>
     <col collapsed="false" hidden="false" max="7" min="7" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="8" min="8" style="0" customWidth="true" width="24"/>
     <col collapsed="false" hidden="false" max="9" min="9" style="0" customWidth="true" width="15"/>
     <col collapsed="false" hidden="false" max="10" min="10" style="0" customWidth="true" width="30"/>
     <col collapsed="false" hidden="false" max="11" min="11" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="12" min="12" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="13" min="13" style="0" customWidth="true" width="12"/>
     <col collapsed="false" hidden="false" max="14" min="14" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="15" min="15" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="16" min="16" style="0" customWidth="true" width="20"/>
     <col collapsed="false" hidden="false" max="17" min="17" style="0" customWidth="true" width="25"/>
     <col collapsed="false" hidden="false" max="18" min="18" style="0" customWidth="true" width="40"/>
@@ -2181,51 +2181,55 @@
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ «Фаховий коледж Державного закладу «Луганський національний університет імені Тараса Шевченка»</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>1725</v>
       </c>
       <c r="C22" s="6" t="n">
         <v>81</v>
       </c>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ВСП «ФК ДЗ «ЛНУ імені Тараса Шевченка»</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>Separate Structural Subdivison «Professional College of the State Institution «Luhansk Taras Sevchenko National University»</t>
         </is>
       </c>
-      <c r="F22" s="7"/>
+      <c r="F22" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G22" s="6" t="n">
         <v>2013</v>
       </c>
       <c r="H22" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I22" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J22" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K22" s="7" t="inlineStr">
         <is>
           <t>37500</t>
         </is>
       </c>
       <c r="L22" s="7" t="inlineStr">
         <is>
@@ -2369,51 +2373,55 @@
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Старобільський фаховий коледж Державного закладу "Луганський національний університет імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="B24" s="6" t="n">
         <v>1724</v>
       </c>
       <c r="C24" s="6" t="n">
         <v>81</v>
       </c>
       <c r="D24" s="5" t="inlineStr">
         <is>
           <t>ВСП "СФК ДЗ ЛНУ імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="E24" s="5" t="inlineStr">
         <is>
           <t>Separate structural subdivision "Starobilsk Professional College of the State Institution "Luhansk Taras Shevchenko National University"</t>
         </is>
       </c>
-      <c r="F24" s="7"/>
+      <c r="F24" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G24" s="6" t="n">
         <v>2013</v>
       </c>
       <c r="H24" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I24" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J24" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K24" s="7" t="inlineStr">
         <is>
           <t>37500</t>
         </is>
       </c>
       <c r="L24" s="7" t="inlineStr">
         <is>
@@ -2722,513 +2730,617 @@
         <is>
           <t>mirgorodcollege@gmail.com</t>
         </is>
       </c>
       <c r="R27" s="5" t="inlineStr">
         <is>
           <t>https://mfk.pl.ua/</t>
         </is>
       </c>
       <c r="S27" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T27" s="5" t="inlineStr">
         <is>
           <t>Лупашко Вячеслав Володимирович</t>
         </is>
       </c>
       <c r="U27" s="8"/>
       <c r="V27" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ «Березоворудський фаховий коледж Полтавського державного аграрного університету»</t>
+          <t>Відокремлений структурний підрозділ "Рубіжанський фаховий коледж Державного закладу "Луганський національний університет імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="B28" s="6" t="n">
-        <v>384</v>
+        <v>739</v>
       </c>
       <c r="C28" s="6" t="n">
-        <v>27</v>
+        <v>81</v>
       </c>
       <c r="D28" s="5" t="inlineStr">
         <is>
-          <t>ВСП «Березоворудський фаховий коледж ПДАУ», ВСП «БФК ПДАУ»</t>
+          <t>ВСП "РФК ДЗ "ЛНУ імені Тараса Шевченка"</t>
         </is>
       </c>
       <c r="E28" s="5" t="inlineStr">
         <is>
-          <t>Separate structural units «Berezova Rudka Professional College of Poltava State Agrarian University»</t>
-[...2 lines deleted...]
-      <c r="F28" s="7"/>
+          <t>The Separated Structural Subdivision Rubizhnе Professional College of State Institution “Luhansk Taras Shevchenko National University”</t>
+        </is>
+      </c>
+      <c r="F28" s="7" t="inlineStr">
+        <is>
+          <t>так</t>
+        </is>
+      </c>
       <c r="G28" s="6" t="n">
-        <v>1929</v>
+        <v>1927</v>
       </c>
       <c r="H28" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I28" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J28" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K28" s="7" t="inlineStr">
         <is>
-          <t>37040</t>
+          <t>37600</t>
         </is>
       </c>
       <c r="L28" s="7" t="inlineStr">
         <is>
-          <t>UA53040090030043309</t>
+          <t>UA53060230010027681</t>
         </is>
       </c>
       <c r="M28" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N28" s="5" t="inlineStr">
         <is>
-          <t>с. Березова Рудка</t>
+          <t>м. Миргород</t>
         </is>
       </c>
       <c r="O28" s="5" t="inlineStr">
         <is>
-          <t>вул. Паркова, 1</t>
+          <t>вул. Старосвітська, 52/15</t>
         </is>
       </c>
       <c r="P28" s="5" t="inlineStr">
         <is>
-          <t>+38(067)-641-45-66</t>
+          <t>+38(066)-966-48-22</t>
         </is>
       </c>
       <c r="Q28" s="5" t="inlineStr">
         <is>
-          <t>bt-pdaa@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R28" s="5"/>
+          <t>admin@rfk.lg.ua</t>
+        </is>
+      </c>
+      <c r="R28" s="5" t="inlineStr">
+        <is>
+          <t>http://rpk.lg.ua</t>
+        </is>
+      </c>
       <c r="S28" s="5" t="inlineStr">
         <is>
-          <t>В. о. директора</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T28" s="5" t="inlineStr">
         <is>
-          <t>Русіна Марина Сергіївна</t>
+          <t>Горелік Володимир Олександрович</t>
         </is>
       </c>
       <c r="U28" s="8"/>
       <c r="V28" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Лохвицький механіко-технологічний фаховий коледж Полтавського державного аграрного університету"</t>
+          <t>Відокремлений структурний підрозділ «Березоворудський фаховий коледж Полтавського державного аграрного університету»</t>
         </is>
       </c>
       <c r="B29" s="6" t="n">
-        <v>618</v>
+        <v>384</v>
       </c>
       <c r="C29" s="6" t="n">
         <v>27</v>
       </c>
       <c r="D29" s="5" t="inlineStr">
         <is>
-          <t>ВСП "ЛМТФК ПДАУ"</t>
+          <t>ВСП «Березоворудський фаховий коледж ПДАУ», ВСП «БФК ПДАУ»</t>
         </is>
       </c>
       <c r="E29" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Subdivision "Lohvitsa Mechanical-Technological Professional College of the Poltava State Agrarian University"</t>
+          <t>Separate structural units «Berezova Rudka Professional College of Poltava State Agrarian University»</t>
         </is>
       </c>
       <c r="F29" s="7"/>
       <c r="G29" s="6" t="n">
-        <v>1931</v>
+        <v>1929</v>
       </c>
       <c r="H29" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I29" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J29" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K29" s="7" t="inlineStr">
         <is>
-          <t>37240</t>
+          <t>37040</t>
         </is>
       </c>
       <c r="L29" s="7" t="inlineStr">
         <is>
-          <t>UA53060130010028447</t>
+          <t>UA53040090030043309</t>
         </is>
       </c>
       <c r="M29" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N29" s="5" t="inlineStr">
         <is>
-          <t>м. Заводське</t>
+          <t>с. Березова Рудка</t>
         </is>
       </c>
       <c r="O29" s="5" t="inlineStr">
         <is>
-          <t>вул. Європейська, 39</t>
+          <t>вул. Паркова, 1</t>
         </is>
       </c>
       <c r="P29" s="5" t="inlineStr">
         <is>
-          <t>(05356) 3 54 46</t>
+          <t>+38(067)-641-45-66</t>
         </is>
       </c>
       <c r="Q29" s="5" t="inlineStr">
         <is>
-          <t>lmtkpdaa@ukr.net</t>
-[...6 lines deleted...]
-      </c>
+          <t>bt-pdaa@ukr.net</t>
+        </is>
+      </c>
+      <c r="R29" s="5"/>
       <c r="S29" s="5" t="inlineStr">
         <is>
-          <t>Директор коледжу</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
-          <t>Мусієнко Ліана Олександрівна</t>
+          <t>Бричка Віталій Іванович</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Комунальний заклад освіти Лохвицький медичний фаховий коледж Полтавської обласної ради</t>
+          <t>Відокремлений структурний підрозділ "Лохвицький механіко-технологічний фаховий коледж Полтавського державного аграрного університету"</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>617</v>
-[...1 lines deleted...]
-      <c r="C30" s="6"/>
+        <v>618</v>
+      </c>
+      <c r="C30" s="6" t="n">
+        <v>27</v>
+      </c>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>Лохвицький медичний фаховий коледж</t>
+          <t>ВСП "ЛМТФК ПДАУ"</t>
         </is>
       </c>
       <c r="E30" s="5" t="inlineStr">
         <is>
-          <t>Municipal educational establishment Lokhvytsia medical professional college Poltava regional council</t>
+          <t>Separated Structural Subdivision "Lohvitsa Mechanical-Technological Professional College of the Poltava State Agrarian University"</t>
         </is>
       </c>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1936</v>
+        <v>1931</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
-          <t>Комунальна</t>
+          <t>Державна</t>
         </is>
       </c>
       <c r="J30" s="5" t="inlineStr">
         <is>
-          <t>Обласна рада</t>
+          <t>Міністерство освіти і науки України</t>
         </is>
       </c>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>37200</t>
+          <t>37240</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA53060190010016735</t>
+          <t>UA53060130010028447</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
-          <t>м. Лохвиця</t>
+          <t>м. Заводське</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 27</t>
+          <t>вул. Європейська, 39</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>+38(053)-563-12-32; +38(053)-563-14-30;</t>
+          <t>(05356) 3 54 46</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>lo_med@ukr.net</t>
+          <t>lmtkpdaa@ukr.net</t>
         </is>
       </c>
       <c r="R30" s="5" t="inlineStr">
         <is>
-          <t>lo-med@poltava.ukrtel.net</t>
+          <t>http://lmtkpdaa.com.ua</t>
         </is>
       </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор коледжу</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Царинний Анатолій Дмитрович</t>
+          <t>Мусієнко Ліана Олександрівна</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Хомутецький фаховий коледж Полтавського державного аграрного університету"</t>
+          <t>Комунальний заклад освіти Лохвицький медичний фаховий коледж Полтавської обласної ради</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>826</v>
-[...3 lines deleted...]
-      </c>
+        <v>617</v>
+      </c>
+      <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ВСП ХФК ПДАУ</t>
+          <t>Лохвицький медичний фаховий коледж</t>
         </is>
       </c>
       <c r="E31" s="5" t="inlineStr">
         <is>
-          <t>Separated Structural Subdivision " Structural Detached Subdivision «Khomutetsky Professional College of Poltava State Agrarian University"</t>
+          <t>Municipal educational establishment Lokhvytsia medical professional college Poltava regional council</t>
         </is>
       </c>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>1958</v>
+        <v>1936</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Комунальна</t>
         </is>
       </c>
       <c r="J31" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Обласна рада</t>
         </is>
       </c>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>37634</t>
+          <t>37200</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA53060230340050642</t>
+          <t>UA53060190010016735</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
-          <t>с. Хомутець</t>
+          <t>м. Лохвиця</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Освітянська, 69-А</t>
+          <t>вул. Шевченка, 27</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>+38(053)-553-55-11</t>
+          <t>+38(053)-563-12-32; +38(053)-563-14-30;</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>hvzt@pdau.edu.ua</t>
+          <t>lo_med@ukr.net</t>
         </is>
       </c>
       <c r="R31" s="5" t="inlineStr">
         <is>
-          <t>hvzt.pdau.edu.ua</t>
+          <t>lo-med@poltava.ukrtel.net</t>
         </is>
       </c>
       <c r="S31" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Шинкаренко Сергій Васильович</t>
+          <t>Царинний Анатолій Дмитрович</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Відокремлений структурний підрозділ "Хорольський агропромисловий фаховий коледж Полтавського державного аграрного університету"</t>
+          <t>Відокремлений структурний підрозділ "Хомутецький фаховий коледж Полтавського державного аграрного університету"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>1248</v>
+        <v>826</v>
       </c>
       <c r="C32" s="6" t="n">
         <v>27</v>
       </c>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ВСП Хорольський АФК ПДАУ</t>
+          <t>ВСП ХФК ПДАУ</t>
         </is>
       </c>
       <c r="E32" s="5" t="inlineStr">
         <is>
-          <t>Separate Structural Unit "Khorol Agroindustrial Professional College of Poltava State Agrarian University"</t>
+          <t>Separated Structural Subdivision " Structural Detached Subdivision «Khomutetsky Professional College of Poltava State Agrarian University"</t>
         </is>
       </c>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
+        <v>1958</v>
+      </c>
+      <c r="H32" s="5" t="inlineStr">
+        <is>
+          <t>Заклад фахової передвищої освіти</t>
+        </is>
+      </c>
+      <c r="I32" s="5" t="inlineStr">
+        <is>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J32" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
+      <c r="K32" s="7" t="inlineStr">
+        <is>
+          <t>37634</t>
+        </is>
+      </c>
+      <c r="L32" s="7" t="inlineStr">
+        <is>
+          <t>UA53060230340050642</t>
+        </is>
+      </c>
+      <c r="M32" s="5" t="inlineStr">
+        <is>
+          <t>Полтавська обл.</t>
+        </is>
+      </c>
+      <c r="N32" s="5" t="inlineStr">
+        <is>
+          <t>с. Хомутець</t>
+        </is>
+      </c>
+      <c r="O32" s="5" t="inlineStr">
+        <is>
+          <t>вул. Освітянська, 69-А</t>
+        </is>
+      </c>
+      <c r="P32" s="5" t="inlineStr">
+        <is>
+          <t>+38(053)-553-55-11</t>
+        </is>
+      </c>
+      <c r="Q32" s="5" t="inlineStr">
+        <is>
+          <t>hvzt@pdau.edu.ua</t>
+        </is>
+      </c>
+      <c r="R32" s="5" t="inlineStr">
+        <is>
+          <t>hvzt.pdau.edu.ua</t>
+        </is>
+      </c>
+      <c r="S32" s="5" t="inlineStr">
+        <is>
+          <t>Директор</t>
+        </is>
+      </c>
+      <c r="T32" s="5" t="inlineStr">
+        <is>
+          <t>Шинкаренко Сергій Васильович</t>
+        </is>
+      </c>
+      <c r="U32" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V32" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
+    </row>
+    <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
+      <c r="A33" s="5" t="inlineStr">
+        <is>
+          <t>Відокремлений структурний підрозділ "Хорольський агропромисловий фаховий коледж Полтавського державного аграрного університету"</t>
+        </is>
+      </c>
+      <c r="B33" s="6" t="n">
+        <v>1248</v>
+      </c>
+      <c r="C33" s="6" t="n">
+        <v>27</v>
+      </c>
+      <c r="D33" s="5" t="inlineStr">
+        <is>
+          <t>ВСП Хорольський АФК ПДАУ</t>
+        </is>
+      </c>
+      <c r="E33" s="5" t="inlineStr">
+        <is>
+          <t>Separate Structural Unit "Khorol Agroindustrial Professional College of Poltava State Agrarian University"</t>
+        </is>
+      </c>
+      <c r="F33" s="7"/>
+      <c r="G33" s="6" t="n">
         <v>1930</v>
       </c>
-      <c r="H32" s="5" t="inlineStr">
+      <c r="H33" s="5" t="inlineStr">
         <is>
           <t>Заклад фахової передвищої освіти</t>
         </is>
       </c>
-      <c r="I32" s="5" t="inlineStr">
+      <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
-      <c r="J32" s="5" t="inlineStr">
+      <c r="J33" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
       </c>
-      <c r="K32" s="7" t="inlineStr">
+      <c r="K33" s="7" t="inlineStr">
         <is>
           <t>37800</t>
         </is>
       </c>
-      <c r="L32" s="7" t="inlineStr">
+      <c r="L33" s="7" t="inlineStr">
         <is>
           <t>UA53040110010080324</t>
         </is>
       </c>
-      <c r="M32" s="5" t="inlineStr">
+      <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
-      <c r="N32" s="5" t="inlineStr">
+      <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Хорол</t>
         </is>
       </c>
-      <c r="O32" s="5" t="inlineStr">
+      <c r="O33" s="5" t="inlineStr">
         <is>
           <t>вул. Небесної Сотні, 73</t>
         </is>
       </c>
-      <c r="P32" s="5" t="inlineStr">
+      <c r="P33" s="5" t="inlineStr">
         <is>
           <t>+38(050)-937-42-43</t>
         </is>
       </c>
-      <c r="Q32" s="5" t="inlineStr">
+      <c r="Q33" s="5" t="inlineStr">
         <is>
           <t>xapkpdaa@ukr.net</t>
         </is>
       </c>
-      <c r="R32" s="5" t="inlineStr">
+      <c r="R33" s="5" t="inlineStr">
         <is>
           <t>xapkpdaa.org.ua</t>
         </is>
       </c>
-      <c r="S32" s="5" t="inlineStr">
+      <c r="S33" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
-      <c r="T32" s="5" t="inlineStr">
+      <c r="T33" s="5" t="inlineStr">
         <is>
           <t>Чишко Микола Миколайович</t>
         </is>
       </c>
-      <c r="U32" s="8"/>
-      <c r="V32" s="5"/>
+      <c r="U33" s="8"/>
+      <c r="V33" s="5"/>
     </row>
   </sheetData>
-  <autoFilter ref="A1:V32"/>
+  <autoFilter ref="A1:V33"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company>ДП «Інфоресурс»</Company>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>
   <dc:description/>
   <cp:revision></cp:revision>