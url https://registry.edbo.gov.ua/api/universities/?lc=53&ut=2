--- v2 (2026-02-22)
+++ v3 (2026-05-21)
@@ -533,58 +533,54 @@
           <t>36007</t>
         </is>
       </c>
       <c r="L4" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M4" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N4" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. М.Бірюзова, 64 А</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
-          <t>(0532) 677 060, 670 098</t>
-[...6 lines deleted...]
-      </c>
+          <t>677060; 677098;</t>
+        </is>
+      </c>
+      <c r="Q4" s="5"/>
       <c r="R4" s="5"/>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
           <t>Човнова Валентина Іванівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Електрорадіотехнічний ліцей м. Полтави"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>1914</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
@@ -1082,58 +1078,52 @@
       <c r="P10" s="5" t="inlineStr">
         <is>
           <t>(053)250-91-64</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
           <t>poltavargp@ukr.net</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>https://ukrnaukageocenter.com</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Грибенко Роман Юрійович</t>
         </is>
       </c>
-      <c r="U10" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U10" s="8"/>
+      <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Комунальне підприємство "Полтаваелектроавтотранс" Полтавської міської ради</t>
         </is>
       </c>
       <c r="B11" s="6" t="n">
         <v>4594</v>
       </c>
       <c r="C11" s="6"/>
       <c r="D11" s="5" t="inlineStr">
         <is>
           <t>КП "Полтаваелектроавтотранс" ПМР</t>
         </is>
       </c>
       <c r="E11" s="5"/>
       <c r="F11" s="7"/>
       <c r="G11" s="6" t="n">
         <v>1992</v>
       </c>
       <c r="H11" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
@@ -1417,63 +1407,67 @@
           <t>36000</t>
         </is>
       </c>
       <c r="L14" s="7" t="inlineStr">
         <is>
           <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M14" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N14" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Монастирська, 12</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
-          <t>+053(25)-010-07</t>
-[...2 lines deleted...]
-      <c r="Q14" s="5"/>
+          <t>+38(053)-250-10-07</t>
+        </is>
+      </c>
+      <c r="Q14" s="5" t="inlineStr">
+        <is>
+          <t>Nataliia.Khoiska@Ukrnafta.com</t>
+        </is>
+      </c>
       <c r="R14" s="5"/>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>В.О. НАЧАЛЬНИКА НАФТОГАЗОВИДОБУВНОГО УПРАВЛІННЯ "ПОЛТАВАНАФТОГАЗ" АТ "УКРНАФТА"</t>
+          <t>Виконуючий обов'язки начальника Нафтогазовидобувного управління "Полтаванафтогаз"</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Буланцов Віталій Сергійович</t>
+          <t>Рубан Ігор Григорович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Підприємство об`єднання громадян "Навчально-виробничий центр"</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>4370</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ПОГ "НВЦ"</t>
         </is>
       </c>
       <c r="E15" s="5"/>
       <c r="F15" s="7"/>
       <c r="G15" s="6" t="n">
         <v>2019</v>
       </c>
@@ -2019,63 +2013,55 @@
           <t>36015</t>
         </is>
       </c>
       <c r="L21" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M21" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N21" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O21" s="5" t="inlineStr">
         <is>
           <t>вул. Сакко, 16а</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
-          <t>0532512720</t>
-[...11 lines deleted...]
-      </c>
+          <t>512720; 674377;</t>
+        </is>
+      </c>
+      <c r="Q21" s="5"/>
+      <c r="R21" s="5"/>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
           <t>Рябко Роман Михайлович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Полтавський професійний ліцей сфери послуг</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>2071</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
@@ -2162,76 +2148,76 @@
       </c>
       <c r="C23" s="6"/>
       <c r="D23" s="5" t="inlineStr">
         <is>
           <t>ПП "ЕТЦ ТГМ"</t>
         </is>
       </c>
       <c r="E23" s="5"/>
       <c r="F23" s="7"/>
       <c r="G23" s="6" t="n">
         <v>2018</v>
       </c>
       <c r="H23" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I23" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J23" s="5"/>
       <c r="K23" s="7" t="inlineStr">
         <is>
-          <t>36021</t>
+          <t>36008</t>
         </is>
       </c>
       <c r="L23" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M23" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N23" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O23" s="5" t="inlineStr">
         <is>
-          <t>вул. Грабчака, 13</t>
+          <t>вул. Європейська, 146 А, офіс 516</t>
         </is>
       </c>
       <c r="P23" s="5" t="inlineStr">
         <is>
-          <t>066 034 45 98</t>
+          <t>+38(066)-034-45-98</t>
         </is>
       </c>
       <c r="Q23" s="5" t="inlineStr">
         <is>
           <t>ExpertiseCenterTGM@gmail.com</t>
         </is>
       </c>
       <c r="R23" s="5"/>
       <c r="S23" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T23" s="5" t="inlineStr">
         <is>
           <t>Гапонов Дмитро Анатолійович</t>
         </is>
       </c>
       <c r="U23" s="8"/>
       <c r="V23" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "Професійний стандарт"</t>
@@ -2425,58 +2411,54 @@
           <t>36015</t>
         </is>
       </c>
       <c r="L26" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M26" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N26" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O26" s="5" t="inlineStr">
         <is>
           <t>вул. Крамського, 4 кв. 8</t>
         </is>
       </c>
       <c r="P26" s="5" t="inlineStr">
         <is>
-          <t>+050(92)-126-06</t>
-[...6 lines deleted...]
-      </c>
+          <t>0509212606; +380503042933;</t>
+        </is>
+      </c>
+      <c r="Q26" s="5"/>
       <c r="R26" s="5"/>
       <c r="S26" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T26" s="5" t="inlineStr">
         <is>
           <t>Шнукало Роман Олександрович</t>
         </is>
       </c>
       <c r="U26" s="8"/>
       <c r="V26" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="5" t="inlineStr">
         <is>
           <t>Професійно-технічне училище №31 м. Полтава</t>
         </is>
       </c>
       <c r="B27" s="6" t="n">
         <v>2187</v>
       </c>
       <c r="C27" s="6"/>
       <c r="D27" s="5" t="inlineStr">
@@ -2714,1662 +2696,1670 @@
         <is>
           <t>evcsfera@gmail.com</t>
         </is>
       </c>
       <c r="R29" s="5" t="inlineStr">
         <is>
           <t>https://evcsfera.com/</t>
         </is>
       </c>
       <c r="S29" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T29" s="5" t="inlineStr">
         <is>
           <t>Ульянич Олена Яківна</t>
         </is>
       </c>
       <c r="U29" s="8"/>
       <c r="V29" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Антарес-2000"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ «РЕГІОН БУД СЕРВІС»</t>
         </is>
       </c>
       <c r="B30" s="6" t="n">
-        <v>4508</v>
+        <v>7384</v>
       </c>
       <c r="C30" s="6"/>
       <c r="D30" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Антарес-2000"</t>
+          <t>ТОВ «РЕГІОН БУД СЕРВІС»</t>
         </is>
       </c>
       <c r="E30" s="5"/>
       <c r="F30" s="7"/>
       <c r="G30" s="6" t="n">
-        <v>1999</v>
+        <v>2019</v>
       </c>
       <c r="H30" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I30" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J30" s="5"/>
       <c r="K30" s="7" t="inlineStr">
         <is>
-          <t>36002</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="L30" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M30" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N30" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O30" s="5" t="inlineStr">
         <is>
-          <t>вул. Довженка, 2-ж</t>
+          <t>вул. Небесної Сотні, 62</t>
         </is>
       </c>
       <c r="P30" s="5" t="inlineStr">
         <is>
-          <t>+3(0532) 56 53 13</t>
+          <t>+38(099)-330-91-00</t>
         </is>
       </c>
       <c r="Q30" s="5" t="inlineStr">
         <is>
-          <t>tov.antares2000@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R30" s="5"/>
+          <t>regionbudservis@ukr.net</t>
+        </is>
+      </c>
+      <c r="R30" s="5" t="inlineStr">
+        <is>
+          <t>https://rbs.pl.ua</t>
+        </is>
+      </c>
       <c r="S30" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T30" s="5" t="inlineStr">
         <is>
-          <t>Хохлачова Тетяна Іванівна</t>
+          <t>Каспіч Валерій Олександрович</t>
         </is>
       </c>
       <c r="U30" s="8"/>
       <c r="V30" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю Навчальний центр "Інформаційні технології"</t>
+          <t>Товариство з обмеженою відповідальністю "Антарес-2000"</t>
         </is>
       </c>
       <c r="B31" s="6" t="n">
-        <v>1995</v>
+        <v>4508</v>
       </c>
       <c r="C31" s="6"/>
       <c r="D31" s="5" t="inlineStr">
         <is>
-          <t>ТОВ Навчальний центр "ІНФОТЕХ"</t>
+          <t>ТОВ "Антарес-2000"</t>
         </is>
       </c>
       <c r="E31" s="5"/>
       <c r="F31" s="7"/>
       <c r="G31" s="6" t="n">
-        <v>2002</v>
+        <v>1999</v>
       </c>
       <c r="H31" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I31" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J31" s="5"/>
       <c r="K31" s="7" t="inlineStr">
         <is>
-          <t>36020</t>
+          <t>36002</t>
         </is>
       </c>
       <c r="L31" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M31" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N31" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O31" s="5" t="inlineStr">
         <is>
-          <t>вул. Небесної Сотні, 13, оф.308</t>
+          <t>вул. Довженка, 2-ж</t>
         </is>
       </c>
       <c r="P31" s="5" t="inlineStr">
         <is>
-          <t>0503046957</t>
+          <t>+3(0532) 56 53 13</t>
         </is>
       </c>
       <c r="Q31" s="5" t="inlineStr">
         <is>
-          <t>infotex@i.ua</t>
-[...6 lines deleted...]
-      </c>
+          <t>tov.antares2000@gmail.com</t>
+        </is>
+      </c>
+      <c r="R31" s="5"/>
       <c r="S31" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T31" s="5" t="inlineStr">
         <is>
-          <t>Мостова Інна Володимирівна</t>
+          <t>Статіва Наталія Петрівна</t>
         </is>
       </c>
       <c r="U31" s="8"/>
       <c r="V31" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю навчально-виробничий центр "Перспектива Плюс"</t>
+          <t>Товариство з обмеженою відповідальністю Навчальний центр "Інформаційні технології"</t>
         </is>
       </c>
       <c r="B32" s="6" t="n">
-        <v>3761</v>
+        <v>1995</v>
       </c>
       <c r="C32" s="6"/>
       <c r="D32" s="5" t="inlineStr">
         <is>
-          <t>ТОВ НВЦ "Перспектива Плюс"</t>
+          <t>ТОВ Навчальний центр "ІНФОТЕХ"</t>
         </is>
       </c>
       <c r="E32" s="5"/>
       <c r="F32" s="7"/>
       <c r="G32" s="6" t="n">
-        <v>2000</v>
+        <v>2002</v>
       </c>
       <c r="H32" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I32" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J32" s="5"/>
       <c r="K32" s="7" t="inlineStr">
         <is>
-          <t>36023</t>
+          <t>36020</t>
         </is>
       </c>
       <c r="L32" s="7" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M32" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N32" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O32" s="5" t="inlineStr">
         <is>
-          <t>вул. Огнівська, 12 кв 141</t>
+          <t>вул. Небесної Сотні, 13, оф.308</t>
         </is>
       </c>
       <c r="P32" s="5" t="inlineStr">
         <is>
-          <t>095 722 27 99</t>
+          <t>0503046957</t>
         </is>
       </c>
       <c r="Q32" s="5" t="inlineStr">
         <is>
-          <t>spoprovka@gmail.com</t>
-[...2 lines deleted...]
-      <c r="R32" s="5"/>
+          <t>infotex@i.ua</t>
+        </is>
+      </c>
+      <c r="R32" s="5" t="inlineStr">
+        <is>
+          <t>infotex.com.ua</t>
+        </is>
+      </c>
       <c r="S32" s="5" t="inlineStr">
         <is>
-          <t>Дирктор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T32" s="5" t="inlineStr">
         <is>
-          <t>Хлистун Ірина Миколаївна</t>
+          <t>Мостова Інна Володимирівна</t>
         </is>
       </c>
       <c r="U32" s="8"/>
       <c r="V32" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Науково-експертний центр "Форт Плюс"</t>
+          <t>Товариство з обмеженою відповідальністю навчально-виробничий центр "Перспектива Плюс"</t>
         </is>
       </c>
       <c r="B33" s="6" t="n">
-        <v>3770</v>
+        <v>3761</v>
       </c>
       <c r="C33" s="6"/>
       <c r="D33" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "НЕЦ "ФОРТ ПЛЮС"</t>
+          <t>ТОВ НВЦ "Перспектива Плюс"</t>
         </is>
       </c>
       <c r="E33" s="5"/>
       <c r="F33" s="7"/>
       <c r="G33" s="6" t="n">
         <v>2000</v>
       </c>
       <c r="H33" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I33" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J33" s="5"/>
       <c r="K33" s="7" t="inlineStr">
         <is>
-          <t>36021</t>
+          <t>36014</t>
         </is>
       </c>
       <c r="L33" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M33" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N33" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O33" s="5" t="inlineStr">
         <is>
-          <t>вул. Київське шоссе, 33</t>
+          <t>вул. Тролейбусна, 7</t>
         </is>
       </c>
       <c r="P33" s="5" t="inlineStr">
         <is>
-          <t>(066)224-18-61</t>
+          <t>+38(095)-722-27-99</t>
         </is>
       </c>
       <c r="Q33" s="5" t="inlineStr">
         <is>
-          <t>hrabryhdima@gmail.com</t>
+          <t>spoprovka@gmail.com</t>
         </is>
       </c>
       <c r="R33" s="5"/>
       <c r="S33" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Дирктор</t>
         </is>
       </c>
       <c r="T33" s="5" t="inlineStr">
         <is>
-          <t>Храбрих Дмитро Валерійович</t>
+          <t>Хлистун Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U33" s="8"/>
       <c r="V33" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
+          <t>Товариство з обмеженою відповідальністю "Науково-експертний центр "Форт Плюс"</t>
         </is>
       </c>
       <c r="B34" s="6" t="n">
-        <v>4317</v>
+        <v>3770</v>
       </c>
       <c r="C34" s="6"/>
       <c r="D34" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
+          <t>ТОВ "НЕЦ "ФОРТ ПЛЮС"</t>
         </is>
       </c>
       <c r="E34" s="5"/>
       <c r="F34" s="7"/>
       <c r="G34" s="6" t="n">
-        <v>2017</v>
+        <v>2000</v>
       </c>
       <c r="H34" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I34" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J34" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J34" s="5"/>
       <c r="K34" s="7" t="inlineStr">
         <is>
-          <t>36014</t>
+          <t>36008</t>
         </is>
       </c>
       <c r="L34" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010183642</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M34" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N34" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O34" s="5" t="inlineStr">
         <is>
-          <t>вул. Маршала Бірюзова, 47 Б</t>
-[...4 lines deleted...]
-      <c r="R34" s="5"/>
+          <t>вул. Київське шоссе, 33</t>
+        </is>
+      </c>
+      <c r="P34" s="5" t="inlineStr">
+        <is>
+          <t>+38(050)-858-10-06</t>
+        </is>
+      </c>
+      <c r="Q34" s="5" t="inlineStr">
+        <is>
+          <t>fortpl@ukr.net</t>
+        </is>
+      </c>
+      <c r="R34" s="5" t="inlineStr">
+        <is>
+          <t>https://tov-nec-fort-plus5.webnode.com.ua/</t>
+        </is>
+      </c>
       <c r="S34" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T34" s="5" t="inlineStr">
         <is>
-          <t>Любашин Володимир Петрович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Храбрих Дмитро Валерійович</t>
+        </is>
+      </c>
+      <c r="U34" s="8"/>
+      <c r="V34" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Полтавський навчальний професійно-технічний комбінат"</t>
+          <t>Товариство з обмеженою відповідальністю "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
         </is>
       </c>
       <c r="B35" s="6" t="n">
-        <v>4228</v>
+        <v>4317</v>
       </c>
       <c r="C35" s="6"/>
       <c r="D35" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Полтавський навчальний профтехкомбінат"</t>
+          <t>ТОВ "ОСВІТНІЙ ЦЕНТР "ЕКСПРЕС"</t>
         </is>
       </c>
       <c r="E35" s="5"/>
       <c r="F35" s="7"/>
       <c r="G35" s="6" t="n">
-        <v>2006</v>
+        <v>2017</v>
       </c>
       <c r="H35" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I35" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J35" s="5"/>
+      <c r="J35" s="5" t="inlineStr">
+        <is>
+          <t>Міська рада</t>
+        </is>
+      </c>
       <c r="K35" s="7" t="inlineStr">
         <is>
-          <t>36024</t>
+          <t>36014</t>
         </is>
       </c>
       <c r="L35" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010183642</t>
         </is>
       </c>
       <c r="M35" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N35" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O35" s="5" t="inlineStr">
         <is>
-          <t>вул. Шевченка, 52</t>
+          <t>вул. Маршала Бірюзова, 47 Б</t>
         </is>
       </c>
       <c r="P35" s="5"/>
       <c r="Q35" s="5"/>
       <c r="R35" s="5"/>
       <c r="S35" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T35" s="5" t="inlineStr">
         <is>
-          <t>Марченко Роман Володимирович</t>
-[...3 lines deleted...]
-      <c r="V35" s="5"/>
+          <t>Любашин Володимир Петрович</t>
+        </is>
+      </c>
+      <c r="U35" s="8" t="n">
+        <v>44329</v>
+      </c>
+      <c r="V35" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Полтавський навчально-інформаційний центр з охорони праці"</t>
+          <t>Товариство з обмеженою відповідальністю "Полтавський навчальний професійно-технічний комбінат"</t>
         </is>
       </c>
       <c r="B36" s="6" t="n">
-        <v>4208</v>
+        <v>4228</v>
       </c>
       <c r="C36" s="6"/>
       <c r="D36" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Полтавський НІЦ з охорони праці"</t>
+          <t>ТОВ "Полтавський навчальний профтехкомбінат"</t>
         </is>
       </c>
       <c r="E36" s="5"/>
       <c r="F36" s="7"/>
       <c r="G36" s="6" t="n">
-        <v>2013</v>
+        <v>2006</v>
       </c>
       <c r="H36" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I36" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J36" s="5"/>
       <c r="K36" s="7" t="inlineStr">
         <is>
-          <t>36008</t>
+          <t>36024</t>
         </is>
       </c>
       <c r="L36" s="7" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M36" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N36" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O36" s="5" t="inlineStr">
         <is>
-          <t>вул. Європейська, 241 кв 41</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Шевченка, 52</t>
+        </is>
+      </c>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
       <c r="R36" s="5"/>
       <c r="S36" s="5" t="inlineStr">
         <is>
-          <t>директор</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T36" s="5" t="inlineStr">
         <is>
-          <t>Золотайко Віта Миколаївна</t>
-[...9 lines deleted...]
-      </c>
+          <t>Марченко Роман Володимирович</t>
+        </is>
+      </c>
+      <c r="U36" s="8"/>
+      <c r="V36" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Регіональний центр ДОПНВ"</t>
+          <t>Товариство з обмеженою відповідальністю "Полтавський навчально-інформаційний центр з охорони праці"</t>
         </is>
       </c>
       <c r="B37" s="6" t="n">
-        <v>6063</v>
+        <v>4208</v>
       </c>
       <c r="C37" s="6"/>
       <c r="D37" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Регіональний центр ДОПНВ"</t>
+          <t>ТОВ "Полтавський НІЦ з охорони праці"</t>
         </is>
       </c>
       <c r="E37" s="5"/>
       <c r="F37" s="7"/>
-      <c r="G37" s="6"/>
+      <c r="G37" s="6" t="n">
+        <v>2013</v>
+      </c>
       <c r="H37" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I37" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J37" s="5"/>
       <c r="K37" s="7" t="inlineStr">
         <is>
-          <t>36040</t>
+          <t>36008</t>
         </is>
       </c>
       <c r="L37" s="7" t="inlineStr">
         <is>
           <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M37" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N37" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O37" s="5" t="inlineStr">
         <is>
-          <t>вул. Степового фронту, 46</t>
+          <t>вул. Європейська, 241 кв 41</t>
         </is>
       </c>
       <c r="P37" s="5" t="inlineStr">
         <is>
-          <t>0532 61 39 61</t>
-[...2 lines deleted...]
-      <c r="Q37" s="5"/>
+          <t>+095(71)-950-00-2</t>
+        </is>
+      </c>
+      <c r="Q37" s="5" t="inlineStr">
+        <is>
+          <t>38610388@ukr.net</t>
+        </is>
+      </c>
       <c r="R37" s="5"/>
       <c r="S37" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>директор</t>
         </is>
       </c>
       <c r="T37" s="5" t="inlineStr">
         <is>
-          <t>Ніколенко Станіслав Анатолійович</t>
-[...3 lines deleted...]
-      <c r="V37" s="5"/>
+          <t>Золотайко Віта Миколаївна</t>
+        </is>
+      </c>
+      <c r="U37" s="8" t="n">
+        <v>43529</v>
+      </c>
+      <c r="V37" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="5" t="inlineStr">
         <is>
-          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "РОЗУМНА ТОЧКА"</t>
+          <t>Товариство з обмеженою відповідальністю "Регіональний центр ДОПНВ"</t>
         </is>
       </c>
       <c r="B38" s="6" t="n">
-        <v>7380</v>
+        <v>6063</v>
       </c>
       <c r="C38" s="6"/>
       <c r="D38" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "РОЗУМНА ТОЧКА"</t>
+          <t>ТОВ "Регіональний центр ДОПНВ"</t>
         </is>
       </c>
       <c r="E38" s="5"/>
       <c r="F38" s="7"/>
-      <c r="G38" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G38" s="6"/>
       <c r="H38" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I38" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J38" s="5"/>
       <c r="K38" s="7" t="inlineStr">
         <is>
-          <t>36000</t>
+          <t>36040</t>
         </is>
       </c>
       <c r="L38" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010073240</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M38" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N38" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O38" s="5" t="inlineStr">
         <is>
-          <t>вул. Симона Петлюри, 21</t>
+          <t>вул. Степового фронту, 46</t>
         </is>
       </c>
       <c r="P38" s="5" t="inlineStr">
         <is>
-          <t>(050)405-55-44</t>
-[...6 lines deleted...]
-      </c>
+          <t>0532 61 39 61</t>
+        </is>
+      </c>
+      <c r="Q38" s="5"/>
       <c r="R38" s="5"/>
       <c r="S38" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T38" s="5" t="inlineStr">
         <is>
-          <t>Книш Сергій Іванович</t>
+          <t>Ніколенко Станіслав Анатолійович</t>
         </is>
       </c>
       <c r="U38" s="8"/>
       <c r="V38" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Страхове агентство "Полтава"</t>
+          <t>ТОВАРИСТВО З ОБМЕЖЕНОЮ ВІДПОВІДАЛЬНІСТЮ "РОЗУМНА ТОЧКА"</t>
         </is>
       </c>
       <c r="B39" s="6" t="n">
-        <v>2900</v>
+        <v>7380</v>
       </c>
       <c r="C39" s="6"/>
       <c r="D39" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "СА "Полтава"</t>
+          <t>ТОВ "РОЗУМНА ТОЧКА"</t>
         </is>
       </c>
       <c r="E39" s="5"/>
       <c r="F39" s="7"/>
       <c r="G39" s="6" t="n">
-        <v>2000</v>
+        <v>2025</v>
       </c>
       <c r="H39" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I39" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J39" s="5"/>
       <c r="K39" s="7" t="inlineStr">
         <is>
-          <t>36039</t>
+          <t>36000</t>
         </is>
       </c>
       <c r="L39" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010339303</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M39" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N39" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O39" s="5" t="inlineStr">
         <is>
-          <t>вул. Фрунзе, 22А</t>
+          <t>вул. Симона Петлюри, 21</t>
         </is>
       </c>
       <c r="P39" s="5" t="inlineStr">
         <is>
-          <t>606184</t>
+          <t>(050)405-55-44</t>
         </is>
       </c>
       <c r="Q39" s="5" t="inlineStr">
         <is>
-          <t>tovstp2014@ukr.net</t>
+          <t>tovsmartpoint2025@gmail.com</t>
         </is>
       </c>
       <c r="R39" s="5"/>
       <c r="S39" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T39" s="5" t="inlineStr">
         <is>
-          <t>Міщенко Віктор Миколайович</t>
+          <t>Книш Сергій Іванович</t>
         </is>
       </c>
       <c r="U39" s="8"/>
       <c r="V39" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Центр виживання та спеціальної підготовки "СІАЛ"</t>
+          <t>Товариство з обмеженою відповідальністю "Страхове агентство "Полтава"</t>
         </is>
       </c>
       <c r="B40" s="6" t="n">
-        <v>4223</v>
+        <v>2900</v>
       </c>
       <c r="C40" s="6"/>
       <c r="D40" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Центр виживання та спеціальної підготовки "СІАЛ"</t>
+          <t>ТОВ "СА "Полтава"</t>
         </is>
       </c>
       <c r="E40" s="5"/>
       <c r="F40" s="7"/>
       <c r="G40" s="6" t="n">
-        <v>2011</v>
+        <v>2000</v>
       </c>
       <c r="H40" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I40" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J40" s="5"/>
       <c r="K40" s="7" t="inlineStr">
         <is>
-          <t>36003</t>
+          <t>36039</t>
         </is>
       </c>
       <c r="L40" s="7" t="inlineStr">
         <is>
-          <t>UA53080370010073240</t>
+          <t>UA53080370010339303</t>
         </is>
       </c>
       <c r="M40" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N40" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O40" s="5" t="inlineStr">
         <is>
-          <t>пл. Незалежності, 24 кімната 204</t>
-[...3 lines deleted...]
-      <c r="Q40" s="5"/>
+          <t>вул. Фрунзе, 22А</t>
+        </is>
+      </c>
+      <c r="P40" s="5" t="inlineStr">
+        <is>
+          <t>606184</t>
+        </is>
+      </c>
+      <c r="Q40" s="5" t="inlineStr">
+        <is>
+          <t>tovstp2014@ukr.net</t>
+        </is>
+      </c>
       <c r="R40" s="5"/>
       <c r="S40" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T40" s="5" t="inlineStr">
         <is>
-          <t>Талалаєв Володимир Опанасович</t>
-[...9 lines deleted...]
-      </c>
+          <t>Міщенко Віктор Миколайович</t>
+        </is>
+      </c>
+      <c r="U40" s="8"/>
+      <c r="V40" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Шериф-Груп-Полтава"</t>
+          <t>Товариство з обмеженою відповідальністю "Центр виживання та спеціальної підготовки "СІАЛ"</t>
         </is>
       </c>
       <c r="B41" s="6" t="n">
-        <v>7087</v>
+        <v>4223</v>
       </c>
       <c r="C41" s="6"/>
       <c r="D41" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Шериф-Груп-Полтава"</t>
+          <t>ТОВ "Центр виживання та спеціальної підготовки "СІАЛ"</t>
         </is>
       </c>
       <c r="E41" s="5"/>
       <c r="F41" s="7"/>
-      <c r="G41" s="6"/>
+      <c r="G41" s="6" t="n">
+        <v>2011</v>
+      </c>
       <c r="H41" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I41" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J41" s="5"/>
       <c r="K41" s="7" t="inlineStr">
         <is>
-          <t>36007</t>
+          <t>36003</t>
         </is>
       </c>
       <c r="L41" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M41" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N41" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O41" s="5" t="inlineStr">
         <is>
-          <t>вул. Гожулівська, 22А</t>
-[...11 lines deleted...]
-      </c>
+          <t>пл. Незалежності, 24 кімната 204</t>
+        </is>
+      </c>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
       <c r="R41" s="5"/>
       <c r="S41" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T41" s="5" t="inlineStr">
         <is>
-          <t>Вепринська Тетяна Яківна</t>
-[...3 lines deleted...]
-      <c r="V41" s="5"/>
+          <t>Талалаєв Володимир Опанасович</t>
+        </is>
+      </c>
+      <c r="U41" s="8" t="n">
+        <v>44727</v>
+      </c>
+      <c r="V41" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="5" t="inlineStr">
         <is>
-          <t>Товариство з обмеженою відповідальністю "Явір-2005"</t>
+          <t>Товариство з обмеженою відповідальністю "Шериф-Груп-Полтава"</t>
         </is>
       </c>
       <c r="B42" s="6" t="n">
-        <v>2890</v>
+        <v>7087</v>
       </c>
       <c r="C42" s="6"/>
       <c r="D42" s="5" t="inlineStr">
         <is>
-          <t>ТОВ "Явір-2005"</t>
+          <t>ТОВ "Шериф-Груп-Полтава"</t>
         </is>
       </c>
       <c r="E42" s="5"/>
       <c r="F42" s="7"/>
-      <c r="G42" s="6" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="G42" s="6"/>
       <c r="H42" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I42" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J42" s="5"/>
       <c r="K42" s="7" t="inlineStr">
         <is>
           <t>36007</t>
         </is>
       </c>
       <c r="L42" s="7" t="inlineStr">
         <is>
           <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M42" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N42" s="5" t="inlineStr">
         <is>
           <t>м. Полтава</t>
         </is>
       </c>
       <c r="O42" s="5" t="inlineStr">
         <is>
-          <t>вул. Хлібозаводська, 7</t>
+          <t>вул. Гожулівська, 22А</t>
         </is>
       </c>
       <c r="P42" s="5" t="inlineStr">
         <is>
-          <t>0532 56 36 50, 56 36 51</t>
-[...2 lines deleted...]
-      <c r="Q42" s="5"/>
+          <t>(050)700-17-55</t>
+        </is>
+      </c>
+      <c r="Q42" s="5" t="inlineStr">
+        <is>
+          <t>sheriffbuh@ukr.net</t>
+        </is>
+      </c>
       <c r="R42" s="5"/>
       <c r="S42" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T42" s="5" t="inlineStr">
         <is>
-          <t>Єфіменко Віктор Володимирович</t>
+          <t>Вепринська Тетяна Яківна</t>
         </is>
       </c>
       <c r="U42" s="8"/>
       <c r="V42" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="5" t="inlineStr">
         <is>
-          <t>Гадяцький районний спортивно-технічний клуб Товариства сприяння обороні України</t>
+          <t>Товариство з обмеженою відповідальністю "Явір-2005"</t>
         </is>
       </c>
       <c r="B43" s="6" t="n">
-        <v>4477</v>
+        <v>2890</v>
       </c>
       <c r="C43" s="6"/>
       <c r="D43" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ТОВ "Явір-2005"</t>
         </is>
       </c>
       <c r="E43" s="5"/>
       <c r="F43" s="7"/>
       <c r="G43" s="6" t="n">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="H43" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I43" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
-      <c r="J43" s="5" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="J43" s="5"/>
       <c r="K43" s="7" t="inlineStr">
         <is>
-          <t>37300</t>
+          <t>36007</t>
         </is>
       </c>
       <c r="L43" s="7" t="inlineStr">
         <is>
-          <t>UA53060090010040802</t>
+          <t>UA53080370010073240</t>
         </is>
       </c>
       <c r="M43" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N43" s="5" t="inlineStr">
         <is>
-          <t>м. Гадяч</t>
+          <t>м. Полтава</t>
         </is>
       </c>
       <c r="O43" s="5" t="inlineStr">
         <is>
-          <t>пл. Революції, 35</t>
+          <t>вул. Хлібозаводська, 7</t>
         </is>
       </c>
       <c r="P43" s="5" t="inlineStr">
         <is>
-          <t>+38(053)-542-17-49; +38(050)-921-02-96;</t>
-[...6 lines deleted...]
-      </c>
+          <t>0532 56 36 50, 56 36 51</t>
+        </is>
+      </c>
+      <c r="Q43" s="5"/>
       <c r="R43" s="5"/>
       <c r="S43" s="5" t="inlineStr">
         <is>
-          <t>Тимчасово виконуюча обов’язки директора Гадяцького районного спортивно – технічного клубу України</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T43" s="5" t="inlineStr">
         <is>
-          <t>Верба Ірина Миколаївна</t>
+          <t>Єфіменко Віктор Володимирович</t>
         </is>
       </c>
       <c r="U43" s="8"/>
       <c r="V43" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Гадяцьке аграрне училище"</t>
+          <t>Гадяцький районний спортивно-технічний клуб Товариства сприяння обороні України</t>
         </is>
       </c>
       <c r="B44" s="6" t="n">
-        <v>3065</v>
+        <v>4477</v>
       </c>
       <c r="C44" s="6"/>
       <c r="D44" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Гадяцьке аграрне училище"</t>
+          <t>.</t>
         </is>
       </c>
       <c r="E44" s="5"/>
       <c r="F44" s="7"/>
       <c r="G44" s="6" t="n">
-        <v>2000</v>
+        <v>1995</v>
       </c>
       <c r="H44" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I44" s="5" t="inlineStr">
         <is>
-          <t>Державна</t>
+          <t>Приватна</t>
         </is>
       </c>
       <c r="J44" s="5" t="inlineStr">
         <is>
-          <t>Міністерство аграрної політики та продовольства України</t>
+          <t>Товариство сприяння обороні України</t>
         </is>
       </c>
       <c r="K44" s="7" t="inlineStr">
         <is>
           <t>37300</t>
         </is>
       </c>
       <c r="L44" s="7" t="inlineStr">
         <is>
           <t>UA53060090010040802</t>
         </is>
       </c>
       <c r="M44" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N44" s="5" t="inlineStr">
         <is>
           <t>м. Гадяч</t>
         </is>
       </c>
       <c r="O44" s="5" t="inlineStr">
         <is>
-          <t>вул. Замкова, 1</t>
+          <t>пл. Революції, 35</t>
         </is>
       </c>
       <c r="P44" s="5" t="inlineStr">
         <is>
-          <t>0535420675</t>
+          <t>+38(053)-542-17-49; +38(050)-921-02-96;</t>
         </is>
       </c>
       <c r="Q44" s="5" t="inlineStr">
         <is>
-          <t>gadagrosch@gmail.com</t>
-[...6 lines deleted...]
-      </c>
+          <t>gadyach.stk.tsou@ukr.net</t>
+        </is>
+      </c>
+      <c r="R44" s="5"/>
       <c r="S44" s="5" t="inlineStr">
         <is>
-          <t>Т.в.о. директора</t>
+          <t>Тимчасово виконуюча обов’язки директора Гадяцького районного спортивно – технічного клубу України</t>
         </is>
       </c>
       <c r="T44" s="5" t="inlineStr">
         <is>
-          <t>Сенчук Наталія Дмитрівна</t>
+          <t>Верба Ірина Миколаївна</t>
         </is>
       </c>
       <c r="U44" s="8"/>
       <c r="V44" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="5" t="inlineStr">
         <is>
-          <t>Державний навчальний заклад "Гадяцьке вище професійне аграрне училище"</t>
+          <t>Державний навчальний заклад "Гадяцьке аграрне училище"</t>
         </is>
       </c>
       <c r="B45" s="6" t="n">
-        <v>1743</v>
+        <v>3065</v>
       </c>
       <c r="C45" s="6"/>
       <c r="D45" s="5" t="inlineStr">
         <is>
-          <t>ДНЗ "Гадяцьке ВПАУ"</t>
-[...6 lines deleted...]
-      </c>
+          <t>ДНЗ "Гадяцьке аграрне училище"</t>
+        </is>
+      </c>
+      <c r="E45" s="5"/>
       <c r="F45" s="7"/>
       <c r="G45" s="6" t="n">
-        <v>1954</v>
+        <v>2000</v>
       </c>
       <c r="H45" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I45" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J45" s="5" t="inlineStr">
         <is>
-          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
+          <t>Міністерство аграрної політики та продовольства України</t>
         </is>
       </c>
       <c r="K45" s="7" t="inlineStr">
         <is>
           <t>37300</t>
         </is>
       </c>
       <c r="L45" s="7" t="inlineStr">
         <is>
           <t>UA53060090010040802</t>
         </is>
       </c>
       <c r="M45" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N45" s="5" t="inlineStr">
         <is>
           <t>м. Гадяч</t>
         </is>
       </c>
       <c r="O45" s="5" t="inlineStr">
         <is>
-          <t>вул. Полтавська, 88</t>
+          <t>вул. Замкова, 1</t>
         </is>
       </c>
       <c r="P45" s="5" t="inlineStr">
         <is>
-          <t>0535421669, 0535423892</t>
+          <t>0535420675</t>
         </is>
       </c>
       <c r="Q45" s="5" t="inlineStr">
         <is>
-          <t>dnzgvpau@gmail.com</t>
+          <t>gadagrosch@gmail.com</t>
         </is>
       </c>
       <c r="R45" s="5" t="inlineStr">
         <is>
-          <t>http://gpal.com.ua/</t>
+          <t>https://gadagrosch.wixsite.com/dnzgau</t>
         </is>
       </c>
       <c r="S45" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Т.в.о. директора</t>
         </is>
       </c>
       <c r="T45" s="5" t="inlineStr">
         <is>
-          <t>Мигаль Олександр Миколайович</t>
+          <t>Сенчук Наталія Дмитрівна</t>
         </is>
       </c>
       <c r="U45" s="8"/>
       <c r="V45" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="5" t="inlineStr">
         <is>
-          <t>Вище професійне гірничо-будівельне училище</t>
+          <t>Державний навчальний заклад "Гадяцьке вище професійне аграрне училище"</t>
         </is>
       </c>
       <c r="B46" s="6" t="n">
-        <v>2177</v>
+        <v>1743</v>
       </c>
       <c r="C46" s="6"/>
       <c r="D46" s="5" t="inlineStr">
         <is>
-          <t>ВПГБУ</t>
-[...2 lines deleted...]
-      <c r="E46" s="5"/>
+          <t>ДНЗ "Гадяцьке ВПАУ"</t>
+        </is>
+      </c>
+      <c r="E46" s="5" t="inlineStr">
+        <is>
+          <t>State educational establishment "Hadiach higher professional agricultural school"</t>
+        </is>
+      </c>
       <c r="F46" s="7"/>
       <c r="G46" s="6" t="n">
-        <v>1967</v>
+        <v>1954</v>
       </c>
       <c r="H46" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I46" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J46" s="5" t="inlineStr">
         <is>
-          <t>Міністерство освіти і науки України</t>
+          <t>Департамент освіти і науки Полтавської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K46" s="7" t="inlineStr">
         <is>
-          <t>39800</t>
+          <t>37300</t>
         </is>
       </c>
       <c r="L46" s="7" t="inlineStr">
         <is>
-          <t>UA53020030010087471</t>
+          <t>UA53060090010040802</t>
         </is>
       </c>
       <c r="M46" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N46" s="5" t="inlineStr">
         <is>
-          <t>м. Горішні Плавні</t>
+          <t>м. Гадяч</t>
         </is>
       </c>
       <c r="O46" s="5" t="inlineStr">
         <is>
-          <t>вул. Космонавтів, 10</t>
+          <t>вул. Полтавська, 88</t>
         </is>
       </c>
       <c r="P46" s="5" t="inlineStr">
         <is>
-          <t>(05348)-44-55-0</t>
+          <t>0535421669, 0535423892</t>
         </is>
       </c>
       <c r="Q46" s="5" t="inlineStr">
         <is>
-          <t>pgl-k@i.ua</t>
+          <t>dnzgvpau@gmail.com</t>
         </is>
       </c>
       <c r="R46" s="5" t="inlineStr">
         <is>
-          <t>http://www.gornoe.com.ua</t>
+          <t>http://gpal.com.ua/</t>
         </is>
       </c>
       <c r="S46" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T46" s="5" t="inlineStr">
         <is>
-          <t>Сулима Василь Михайлович</t>
+          <t>Мигаль Олександр Миколайович</t>
         </is>
       </c>
       <c r="U46" s="8"/>
       <c r="V46" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="5" t="inlineStr">
         <is>
-          <t>Комсомольська філія №2 Закладку об`єднання громадян "Полтавська обласна автомобільна школа Всеукраїнської спілки автомобілістів"</t>
+          <t>Вище професійне гірничо-будівельне училище</t>
         </is>
       </c>
       <c r="B47" s="6" t="n">
-        <v>4389</v>
-[...3 lines deleted...]
-      </c>
+        <v>2177</v>
+      </c>
+      <c r="C47" s="6"/>
       <c r="D47" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ВПГБУ</t>
         </is>
       </c>
       <c r="E47" s="5"/>
       <c r="F47" s="7"/>
       <c r="G47" s="6" t="n">
-        <v>2014</v>
+        <v>1967</v>
       </c>
       <c r="H47" s="5" t="inlineStr">
         <is>
-          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
+          <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I47" s="5" t="inlineStr">
         <is>
-          <t>Приватна</t>
-[...2 lines deleted...]
-      <c r="J47" s="5"/>
+          <t>Державна</t>
+        </is>
+      </c>
+      <c r="J47" s="5" t="inlineStr">
+        <is>
+          <t>Міністерство освіти і науки України</t>
+        </is>
+      </c>
       <c r="K47" s="7" t="inlineStr">
         <is>
-          <t>39801</t>
+          <t>39800</t>
         </is>
       </c>
       <c r="L47" s="7" t="inlineStr">
         <is>
           <t>UA53020030010087471</t>
         </is>
       </c>
       <c r="M47" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N47" s="5" t="inlineStr">
         <is>
           <t>м. Горішні Плавні</t>
         </is>
       </c>
       <c r="O47" s="5" t="inlineStr">
         <is>
-          <t>вул. Строни, 21</t>
+          <t>вул. Космонавтів, 10</t>
         </is>
       </c>
       <c r="P47" s="5" t="inlineStr">
         <is>
-          <t>0532 56 58 29</t>
+          <t>(05348)-44-55-0</t>
         </is>
       </c>
       <c r="Q47" s="5" t="inlineStr">
         <is>
-          <t>avto-vsa@ukr.net</t>
-[...2 lines deleted...]
-      <c r="R47" s="5"/>
+          <t>pgl-k@i.ua</t>
+        </is>
+      </c>
+      <c r="R47" s="5" t="inlineStr">
+        <is>
+          <t>http://www.gornoe.com.ua</t>
+        </is>
+      </c>
       <c r="S47" s="5" t="inlineStr">
         <is>
-          <t>Керівник філії</t>
+          <t>Директор</t>
         </is>
       </c>
       <c r="T47" s="5" t="inlineStr">
         <is>
-          <t>Котов Павло Дмитрович</t>
+          <t>Сулима Василь Михайлович</t>
         </is>
       </c>
       <c r="U47" s="8"/>
       <c r="V47" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="5" t="inlineStr">
         <is>
-          <t>Приватне акціонерне товариство "Полтавський гірничо-збагачувальний комбінат"</t>
+          <t>Комсомольська філія №2 Закладку об`єднання громадян "Полтавська обласна автомобільна школа Всеукраїнської спілки автомобілістів"</t>
         </is>
       </c>
       <c r="B48" s="6" t="n">
-        <v>4232</v>
-[...1 lines deleted...]
-      <c r="C48" s="6"/>
+        <v>4389</v>
+      </c>
+      <c r="C48" s="6" t="n">
+        <v>4387</v>
+      </c>
       <c r="D48" s="5" t="inlineStr">
         <is>
-          <t>ПРАТ "Полтавський ГЗК"</t>
-[...6 lines deleted...]
-      </c>
+          <t>.</t>
+        </is>
+      </c>
+      <c r="E48" s="5"/>
       <c r="F48" s="7"/>
       <c r="G48" s="6" t="n">
-        <v>1995</v>
+        <v>2014</v>
       </c>
       <c r="H48" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I48" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J48" s="5"/>
       <c r="K48" s="7" t="inlineStr">
         <is>
-          <t>39802</t>
+          <t>39801</t>
         </is>
       </c>
       <c r="L48" s="7" t="inlineStr">
         <is>
           <t>UA53020030010087471</t>
         </is>
       </c>
       <c r="M48" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N48" s="5" t="inlineStr">
         <is>
           <t>м. Горішні Плавні</t>
         </is>
       </c>
       <c r="O48" s="5" t="inlineStr">
         <is>
-          <t>вул. Будівельників, 16</t>
-[...3 lines deleted...]
-      <c r="Q48" s="5"/>
+          <t>вул. Строни, 21</t>
+        </is>
+      </c>
+      <c r="P48" s="5" t="inlineStr">
+        <is>
+          <t>0532 56 58 29</t>
+        </is>
+      </c>
+      <c r="Q48" s="5" t="inlineStr">
+        <is>
+          <t>avto-vsa@ukr.net</t>
+        </is>
+      </c>
       <c r="R48" s="5"/>
       <c r="S48" s="5" t="inlineStr">
         <is>
-          <t>Голова Правління</t>
+          <t>Керівник філії</t>
         </is>
       </c>
       <c r="T48" s="5" t="inlineStr">
         <is>
-          <t>Лотоус Віктор Вікторович</t>
+          <t>Котов Павло Дмитрович</t>
         </is>
       </c>
       <c r="U48" s="8"/>
       <c r="V48" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="5" t="inlineStr">
         <is>
-          <t>Акціонерне товариство "Транснаціональна фінансово-промислова нафтова компанія "Укртатнафта"</t>
+          <t>Приватне акціонерне товариство "Полтавський гірничо-збагачувальний комбінат"</t>
         </is>
       </c>
       <c r="B49" s="6" t="n">
-        <v>6909</v>
+        <v>4232</v>
       </c>
       <c r="C49" s="6"/>
       <c r="D49" s="5" t="inlineStr">
         <is>
-          <t>АТ "Укртатнафта"</t>
-[...2 lines deleted...]
-      <c r="E49" s="5"/>
+          <t>ПРАТ "Полтавський ГЗК"</t>
+        </is>
+      </c>
+      <c r="E49" s="5" t="inlineStr">
+        <is>
+          <t>FERREXPO POLTAVA MINING</t>
+        </is>
+      </c>
       <c r="F49" s="7"/>
       <c r="G49" s="6" t="n">
         <v>1995</v>
       </c>
       <c r="H49" s="5" t="inlineStr">
         <is>
-          <t>Заклад професійної (професійно-технічної) освіти</t>
+          <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>
       </c>
       <c r="I49" s="5" t="inlineStr">
         <is>
           <t>Приватна</t>
         </is>
       </c>
       <c r="J49" s="5"/>
       <c r="K49" s="7" t="inlineStr">
         <is>
-          <t>39609</t>
+          <t>39802</t>
         </is>
       </c>
       <c r="L49" s="7" t="inlineStr">
         <is>
-          <t>UA53020110010031694</t>
+          <t>UA53020030010087471</t>
         </is>
       </c>
       <c r="M49" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N49" s="5" t="inlineStr">
         <is>
-          <t>м. Кременчук</t>
+          <t>м. Горішні Плавні</t>
         </is>
       </c>
       <c r="O49" s="5" t="inlineStr">
         <is>
-          <t>вул. Свіштовська, 3</t>
-[...11 lines deleted...]
-      </c>
+          <t>вул. Будівельників, 16</t>
+        </is>
+      </c>
+      <c r="P49" s="5"/>
+      <c r="Q49" s="5"/>
       <c r="R49" s="5"/>
       <c r="S49" s="5" t="inlineStr">
         <is>
-          <t>Директор</t>
+          <t>Голова Правління</t>
         </is>
       </c>
       <c r="T49" s="5" t="inlineStr">
         <is>
-          <t>Корецький Сергій Федорович</t>
+          <t>Лотоус Віктор Вікторович</t>
         </is>
       </c>
       <c r="U49" s="8"/>
       <c r="V49" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="5" t="inlineStr">
         <is>
           <t>Вище професійне училище № 7 м. Кременчука Полтавської області</t>
         </is>
       </c>
       <c r="B50" s="6" t="n">
         <v>2353</v>
       </c>
       <c r="C50" s="6"/>
       <c r="D50" s="5" t="inlineStr">
         <is>
           <t>ВПУ №7</t>
         </is>
       </c>
       <c r="E50" s="5" t="inlineStr">
         <is>
           <t>Higher Vocational School №7, Kremenchuk, Poltava Region</t>
         </is>
       </c>
@@ -5099,63 +5089,55 @@
           <t>39610</t>
         </is>
       </c>
       <c r="L58" s="7" t="inlineStr">
         <is>
           <t>UA53020110010112104</t>
         </is>
       </c>
       <c r="M58" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N58" s="5" t="inlineStr">
         <is>
           <t>м. Кременчук</t>
         </is>
       </c>
       <c r="O58" s="5" t="inlineStr">
         <is>
           <t>просп. Лесі Українки, 44</t>
         </is>
       </c>
       <c r="P58" s="5" t="inlineStr">
         <is>
-          <t>(0536)75-82-16</t>
-[...11 lines deleted...]
-      </c>
+          <t>40598;</t>
+        </is>
+      </c>
+      <c r="Q58" s="5"/>
+      <c r="R58" s="5"/>
       <c r="S58" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T58" s="5" t="inlineStr">
         <is>
           <t>Крутько Валентина Петрівна</t>
         </is>
       </c>
       <c r="U58" s="8"/>
       <c r="V58" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Градосфера"</t>
         </is>
       </c>
       <c r="B59" s="6" t="n">
         <v>3816</v>
       </c>
       <c r="C59" s="6"/>
       <c r="D59" s="5" t="inlineStr">
         <is>
@@ -5945,63 +5927,55 @@
           <t>38400</t>
         </is>
       </c>
       <c r="L68" s="7" t="inlineStr">
         <is>
           <t>UA53080390010041197</t>
         </is>
       </c>
       <c r="M68" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N68" s="5" t="inlineStr">
         <is>
           <t>м. Решетилівка</t>
         </is>
       </c>
       <c r="O68" s="5" t="inlineStr">
         <is>
           <t>вул. Покровська, 81</t>
         </is>
       </c>
       <c r="P68" s="5" t="inlineStr">
         <is>
-          <t>(05363)2-36-87; 2-30-31</t>
-[...11 lines deleted...]
-      </c>
+          <t>2-30-31;</t>
+        </is>
+      </c>
+      <c r="Q68" s="5"/>
+      <c r="R68" s="5"/>
       <c r="S68" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T68" s="5" t="inlineStr">
         <is>
           <t>Спільна Ніла Петрівна</t>
         </is>
       </c>
       <c r="U68" s="8"/>
       <c r="V68" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="5" t="inlineStr">
         <is>
           <t>Михайликівський навчально-виховний комплекс "загальноосвітній навчальний заклад І-ІІІ ступенів - дошкільний навчальний заклад" Шишацької селищної ради Полтавської області</t>
         </is>
       </c>
       <c r="B69" s="6" t="n">
         <v>6823</v>
       </c>
       <c r="C69" s="6"/>
       <c r="D69" s="5" t="inlineStr">
         <is>
@@ -6197,54 +6171,58 @@
           <t>38734</t>
         </is>
       </c>
       <c r="L71" s="7" t="inlineStr">
         <is>
           <t>UA53080330040052782</t>
         </is>
       </c>
       <c r="M71" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N71" s="5" t="inlineStr">
         <is>
           <t>с. Божківське</t>
         </is>
       </c>
       <c r="O71" s="5" t="inlineStr">
         <is>
           <t>вул. -,</t>
         </is>
       </c>
       <c r="P71" s="5" t="inlineStr">
         <is>
-          <t>554502; 550611;</t>
-[...2 lines deleted...]
-      <c r="Q71" s="5"/>
+          <t>+38(050)-683-62-61</t>
+        </is>
+      </c>
+      <c r="Q71" s="5" t="inlineStr">
+        <is>
+          <t>bnc16bnc@i.ua</t>
+        </is>
+      </c>
       <c r="R71" s="5"/>
       <c r="S71" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T71" s="5" t="inlineStr">
         <is>
           <t>Волошин Олександр Сергійович</t>
         </is>
       </c>
       <c r="U71" s="8"/>
       <c r="V71" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="5" t="inlineStr">
         <is>
           <t>Надержинщинський навчальний центр №65</t>
         </is>
       </c>
       <c r="B72" s="6" t="n">
         <v>2529</v>
       </c>
       <c r="C72" s="6"/>
       <c r="D72" s="5" t="inlineStr">
@@ -6277,55 +6255,63 @@
           <t>38734</t>
         </is>
       </c>
       <c r="L72" s="7" t="inlineStr">
         <is>
           <t>UA53080330040052782</t>
         </is>
       </c>
       <c r="M72" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N72" s="5" t="inlineStr">
         <is>
           <t>с. Божківське</t>
         </is>
       </c>
       <c r="O72" s="5" t="inlineStr">
         <is>
           <t>вул. Паркова, 12</t>
         </is>
       </c>
       <c r="P72" s="5" t="inlineStr">
         <is>
-          <t>+38(095)-305-46-81;</t>
-[...3 lines deleted...]
-      <c r="R72" s="5"/>
+          <t>+38(095)-305-46-81</t>
+        </is>
+      </c>
+      <c r="Q72" s="5" t="inlineStr">
+        <is>
+          <t>nadcen65@ukr.net</t>
+        </is>
+      </c>
+      <c r="R72" s="5" t="inlineStr">
+        <is>
+          <t>https://nadcen65.wixsite.com/nnc65</t>
+        </is>
+      </c>
       <c r="S72" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T72" s="5" t="inlineStr">
         <is>
           <t>Якібчук Наталія Олексіївна</t>
         </is>
       </c>
       <c r="U72" s="8"/>
       <c r="V72" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="5" t="inlineStr">
         <is>
           <t>Навчальний заклад громадського об`єднання "Великобагачанський районний спортивно-технічний клуб Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B73" s="6" t="n">
         <v>4681</v>
       </c>
       <c r="C73" s="6"/>
       <c r="D73" s="5" t="inlineStr">
         <is>
@@ -6691,54 +6677,58 @@
           <t>38500</t>
         </is>
       </c>
       <c r="L77" s="7" t="inlineStr">
         <is>
           <t>UA53080050010011580</t>
         </is>
       </c>
       <c r="M77" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N77" s="5" t="inlineStr">
         <is>
           <t>с-ще Диканька</t>
         </is>
       </c>
       <c r="O77" s="5" t="inlineStr">
         <is>
           <t>вул. Незалежності, 117</t>
         </is>
       </c>
       <c r="P77" s="5" t="inlineStr">
         <is>
-          <t>91545;</t>
-[...2 lines deleted...]
-      <c r="Q77" s="5"/>
+          <t>+38(053)-519-15-45</t>
+        </is>
+      </c>
+      <c r="Q77" s="5" t="inlineStr">
+        <is>
+          <t>dykmnvk@ukr.net</t>
+        </is>
+      </c>
       <c r="R77" s="5"/>
       <c r="S77" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T77" s="5" t="inlineStr">
         <is>
           <t>Кібальник Анатолій Володимирович</t>
         </is>
       </c>
       <c r="U77" s="8"/>
       <c r="V77" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="5" t="inlineStr">
         <is>
           <t>Червонозаводська філія №3 Закладку об`єднання громадян "Полтавська обласна автомобільна школа Всеукраїнської спілки автомобілістів"</t>
         </is>
       </c>
       <c r="B78" s="6" t="n">
         <v>4388</v>
       </c>
       <c r="C78" s="6" t="n">
         <v>4387</v>
@@ -7701,51 +7691,51 @@
           <t>39362</t>
         </is>
       </c>
       <c r="L89" s="7" t="inlineStr">
         <is>
           <t>UA53080290060053160</t>
         </is>
       </c>
       <c r="M89" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N89" s="5" t="inlineStr">
         <is>
           <t>с. Маячка</t>
         </is>
       </c>
       <c r="O89" s="5" t="inlineStr">
         <is>
           <t>вул. Локшина, 2</t>
         </is>
       </c>
       <c r="P89" s="5" t="inlineStr">
         <is>
-          <t>+053(44)-310-43</t>
+          <t>+38(099)-382-76-19</t>
         </is>
       </c>
       <c r="Q89" s="5" t="inlineStr">
         <is>
           <t>majachka64@ukr.net</t>
         </is>
       </c>
       <c r="R89" s="5"/>
       <c r="S89" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T89" s="5" t="inlineStr">
         <is>
           <t>Маслей Василь Васильович</t>
         </is>
       </c>
       <c r="U89" s="8"/>
       <c r="V89" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="5" t="inlineStr">
         <is>
           <t>Семенівський міжшкільний навчально-виробничий комбінат</t>
@@ -8305,52 +8295,60 @@
       <c r="K96" s="7" t="inlineStr">
         <is>
           <t>38030</t>
         </is>
       </c>
       <c r="L96" s="7" t="inlineStr">
         <is>
           <t>UA53060330750024391</t>
         </is>
       </c>
       <c r="M96" s="5" t="inlineStr">
         <is>
           <t>Полтавська обл.</t>
         </is>
       </c>
       <c r="N96" s="5" t="inlineStr">
         <is>
           <t>с. Яреськи</t>
         </is>
       </c>
       <c r="O96" s="5" t="inlineStr">
         <is>
           <t>вул. Козацький шлях, 29</t>
         </is>
       </c>
-      <c r="P96" s="5"/>
-      <c r="Q96" s="5"/>
+      <c r="P96" s="5" t="inlineStr">
+        <is>
+          <t>+38(053)-529-82-11</t>
+        </is>
+      </c>
+      <c r="Q96" s="5" t="inlineStr">
+        <is>
+          <t>jareski_ptu56@i.ua</t>
+        </is>
+      </c>
       <c r="R96" s="5"/>
       <c r="S96" s="5" t="inlineStr">
         <is>
           <t>В.о. директора</t>
         </is>
       </c>
       <c r="T96" s="5" t="inlineStr">
         <is>
           <t>Скороход Світлана Миколаївна</t>
         </is>
       </c>
       <c r="U96" s="8"/>
       <c r="V96" s="5"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:V96"/>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>