--- v1 (2026-02-20)
+++ v2 (2026-05-22)
@@ -394,52 +394,58 @@
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>(067)162-85-75</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>dpcnuoma@onma.edu.ua</t>
         </is>
       </c>
       <c r="R2" s="5" t="inlineStr">
         <is>
           <t>dcnuoma.com.ua</t>
         </is>
       </c>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Кононенко Андрій Геннадійович</t>
         </is>
       </c>
-      <c r="U2" s="8"/>
-      <c r="V2" s="5"/>
+      <c r="U2" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V2" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Ізмаїльський агротехнічний фаховий коледж</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>531</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>ІАТФК</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Izmail Agrotechnical Applied College</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1954</v>
       </c>
@@ -571,51 +577,51 @@
           <t>вул. Клушина, 3-А</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>(067) 406-20-49, (067) 406-20-96, (067) 406-20-86</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>pfkmaup06@gmail.com</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>http://izmail.maup.com.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Ліганенко Ірина Віталіївна</t>
+          <t>Нестерова Ольга Валентинівна</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Ізмаїльський фаховий коледж економіки і права"</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>530</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ТОВ "ІФКЕП"</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>LIMITED LIABILITY COMPANY "Izmail Applied College of Economics and Law"</t>
         </is>
       </c>
@@ -662,52 +668,58 @@
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>(04841)21507</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>itep.izmail@gmail.com</t>
         </is>
       </c>
       <c r="R5" s="5" t="inlineStr">
         <is>
           <t>www.itep.in.ua</t>
         </is>
       </c>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Сухова Людмила Олександрівна</t>
         </is>
       </c>
-      <c r="U5" s="8"/>
-      <c r="V5" s="5"/>
+      <c r="U5" s="8" t="n">
+        <v>46163</v>
+      </c>
+      <c r="V5" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Ізмаїльський фаховий медичний коледж"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>610</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ТОВ ІФМК</t>
         </is>
       </c>
       <c r="E6" s="5" t="inlineStr">
         <is>
           <t>Limited Liability Company "Izmail Professional Medical College"</t>
         </is>
       </c>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>1998</v>
       </c>