--- v1 (2026-02-19)
+++ v2 (2026-04-30)
@@ -390,58 +390,52 @@
         <is>
           <t>вул. Маразлієвська, 40/42</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
           <t>048-789-08-94</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>vvp_mktf@ua.fm</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>начальник відділення військової підготовки МКТФ НУ "ОМА'</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Шпаковський Геннадій Станіславович</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Відокремлений структурний підрозділ "Морехідний фаховий коледж ім. О.І. Маринеска Національного університету "Одеська морська академія"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>668</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>161</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>МФК НУ "ОМА"</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Marinesko Maritime Professional College Separate Subdivision of National University “Odessa Maritime Academy”</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
@@ -764,51 +758,51 @@
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O6" s="5" t="inlineStr">
         <is>
           <t>вул. Гоголя, 16</t>
         </is>
       </c>
       <c r="P6" s="5" t="inlineStr">
         <is>
           <t>(048) 723 60 86</t>
         </is>
       </c>
       <c r="Q6" s="5" t="inlineStr">
         <is>
           <t>admin@promavt.od.ua</t>
         </is>
       </c>
       <c r="R6" s="5" t="inlineStr">
         <is>
           <t>www.promavt.od.ua</t>
         </is>
       </c>
       <c r="S6" s="5" t="inlineStr">
         <is>
-          <t>Виконуючий обов'язки директора</t>
+          <t>Виконуюча обов'язки директора</t>
         </is>
       </c>
       <c r="T6" s="5" t="inlineStr">
         <is>
           <t>Єпур Ольга Сергіївна</t>
         </is>
       </c>
       <c r="U6" s="8"/>
       <c r="V6" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="7">
       <c r="A7" s="5" t="inlineStr">
         <is>
           <t>Комунальний заклад «Одеський фаховий коледж мистецтв імені К.Ф. Данькевича»</t>
         </is>
       </c>
       <c r="B7" s="6" t="n">
         <v>694</v>
       </c>
       <c r="C7" s="6"/>
       <c r="D7" s="5" t="inlineStr">
         <is>
           <t>КЗ «ОФКМ ім. К.Ф. Данькевича»</t>
         </is>
       </c>