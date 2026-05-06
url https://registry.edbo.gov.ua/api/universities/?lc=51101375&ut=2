--- v1 (2026-03-16)
+++ v2 (2026-05-06)
@@ -642,56 +642,56 @@
         </is>
       </c>
       <c r="N5" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O5" s="5" t="inlineStr">
         <is>
           <t>вул. Велика Арнаутська, 95</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>+380(48)-725-02-10</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>nmc.odesa@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>В. о. начальника</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
-          <t>Макаренко Сергій Олександрович</t>
+          <t>Піддубний Віктор Васильович</t>
         </is>
       </c>
       <c r="U5" s="8"/>
       <c r="V5" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Приватне підприємство "АСПАЗІЯ"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>4115</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ПП "АСПАЗІЯ"</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>2003</v>
       </c>