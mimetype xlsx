--- v2 (2026-03-18)
+++ v3 (2026-05-04)
@@ -566,56 +566,56 @@
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O4" s="5" t="inlineStr">
         <is>
           <t>вул. Дідріхсона, 4</t>
         </is>
       </c>
       <c r="P4" s="5" t="inlineStr">
         <is>
           <t>+38(048)-723-33-42</t>
         </is>
       </c>
       <c r="Q4" s="5" t="inlineStr">
         <is>
           <t>list@odaba.edu.ua</t>
         </is>
       </c>
       <c r="R4" s="5" t="inlineStr">
         <is>
           <t>http://odaba.edu.ua</t>
         </is>
       </c>
       <c r="S4" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T4" s="5" t="inlineStr">
         <is>
-          <t>Ковров Анатолій Володимирович</t>
+          <t>Дзюба Сергій Володимирович</t>
         </is>
       </c>
       <c r="U4" s="8"/>
       <c r="V4" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="5">
       <c r="A5" s="5" t="inlineStr">
         <is>
           <t>Одеський державний аграрний університет</t>
         </is>
       </c>
       <c r="B5" s="6" t="n">
         <v>267</v>
       </c>
       <c r="C5" s="6"/>
       <c r="D5" s="5" t="inlineStr">
         <is>
           <t>ОДАУ</t>
         </is>
       </c>
       <c r="E5" s="5" t="inlineStr">
         <is>
           <t>Odesa State Agrarian University</t>
         </is>
       </c>