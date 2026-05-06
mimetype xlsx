--- v1 (2026-03-03)
+++ v2 (2026-05-06)
@@ -401,51 +401,51 @@
           <t>Генеральний директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Григор`єв Дмитро Іванович</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Відокремлений підрозділ "Об`єднане вище професійно-технічне училище сфери послуг Національного університету "Одеська юридична академія"</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>3755</v>
       </c>
       <c r="C3" s="6" t="n">
         <v>192</v>
       </c>
       <c r="D3" s="5" t="inlineStr">
         <is>
-          <t>.</t>
+          <t>ВП «ОВПТУ СП НУ «ОЮА»</t>
         </is>
       </c>
       <c r="E3" s="5" t="inlineStr">
         <is>
           <t>Separate structural department "Joint higher professional college of the service industry of National University "Odesa Law Academy"</t>
         </is>
       </c>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>2016</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I3" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J3" s="5" t="inlineStr">
         <is>
           <t>Міністерство освіти і науки України</t>
         </is>
@@ -791,75 +791,83 @@
       <c r="G7" s="6" t="n">
         <v>1986</v>
       </c>
       <c r="H7" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>
       </c>
       <c r="I7" s="5" t="inlineStr">
         <is>
           <t>Державна</t>
         </is>
       </c>
       <c r="J7" s="5" t="inlineStr">
         <is>
           <t>Департамент освіти і науки Одеської обласної державної адміністрації</t>
         </is>
       </c>
       <c r="K7" s="7" t="inlineStr">
         <is>
           <t>65101</t>
         </is>
       </c>
       <c r="L7" s="7" t="inlineStr">
         <is>
-          <t>UA51100270010076757</t>
+          <t>UA51100270010196805</t>
         </is>
       </c>
       <c r="M7" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N7" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O7" s="5" t="inlineStr">
         <is>
           <t>вул. Інглезі, 6-А</t>
         </is>
       </c>
       <c r="P7" s="5" t="inlineStr">
         <is>
-          <t>459610;</t>
-[...3 lines deleted...]
-      <c r="R7" s="5"/>
+          <t>+38(048)-745-96-10</t>
+        </is>
+      </c>
+      <c r="Q7" s="5" t="inlineStr">
+        <is>
+          <t>ovputtp_54@ukr.net</t>
+        </is>
+      </c>
+      <c r="R7" s="5" t="inlineStr">
+        <is>
+          <t>https://ovputtp.odessaedu.net/</t>
+        </is>
+      </c>
       <c r="S7" s="5" t="inlineStr">
         <is>
           <t>директор</t>
         </is>
       </c>
       <c r="T7" s="5" t="inlineStr">
         <is>
           <t>Висоцька Людмила Євгенівна</t>
         </is>
       </c>
       <c r="U7" s="8"/>
       <c r="V7" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="8">
       <c r="A8" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Одеський навчальний центр №14"</t>
         </is>
       </c>
       <c r="B8" s="6" t="n">
         <v>4151</v>
       </c>
       <c r="C8" s="6"/>
       <c r="D8" s="5" t="inlineStr">
         <is>
@@ -975,55 +983,63 @@
           <t>65045</t>
         </is>
       </c>
       <c r="L9" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M9" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N9" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O9" s="5" t="inlineStr">
         <is>
           <t>вул. Базарна, 63</t>
         </is>
       </c>
       <c r="P9" s="5" t="inlineStr">
         <is>
-          <t>7384945;</t>
-[...3 lines deleted...]
-      <c r="R9" s="5"/>
+          <t>+38(380)-487-26-25</t>
+        </is>
+      </c>
+      <c r="Q9" s="5" t="inlineStr">
+        <is>
+          <t>oplba@ukr.net</t>
+        </is>
+      </c>
+      <c r="R9" s="5" t="inlineStr">
+        <is>
+          <t>oplba@ukr.net</t>
+        </is>
+      </c>
       <c r="S9" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T9" s="5" t="inlineStr">
         <is>
           <t>Черненко Ігор Борисович</t>
         </is>
       </c>
       <c r="U9" s="8"/>
       <c r="V9" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="10">
       <c r="A10" s="5" t="inlineStr">
         <is>
           <t>Державний навчальний заклад "Одеський професійний ліцей сфери послуг Південноукраїнського національного педагогічного університету імені К.Д. Ушинського"</t>
         </is>
       </c>
       <c r="B10" s="6" t="n">
         <v>2982</v>
       </c>
       <c r="C10" s="6" t="n">
         <v>84</v>
       </c>
@@ -1672,56 +1688,56 @@
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Велика Арнаутська, 95</t>
         </is>
       </c>
       <c r="P17" s="5" t="inlineStr">
         <is>
           <t>+380(48)-725-02-10</t>
         </is>
       </c>
       <c r="Q17" s="5" t="inlineStr">
         <is>
           <t>nmc.odesa@dsns.gov.ua</t>
         </is>
       </c>
       <c r="R17" s="5"/>
       <c r="S17" s="5" t="inlineStr">
         <is>
-          <t>Начальник</t>
+          <t>В. о. начальника</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
-          <t>Макаренко Сергій Олександрович</t>
+          <t>Піддубний Віктор Васильович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Підприємство "Одеський обласний спортивно-технічний клуб Одеської обласної організації Товариства сприяння обороні України"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>7069</v>
       </c>
       <c r="C18" s="6"/>
       <c r="D18" s="5" t="inlineStr">
         <is>
           <t>ПІДПРИЄМСТВО "ООСТК ООО ТСОУ"</t>
         </is>
       </c>
       <c r="E18" s="5"/>
       <c r="F18" s="7"/>
       <c r="G18" s="6" t="n">
         <v>2002</v>
       </c>