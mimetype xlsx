--- v2 (2026-02-17)
+++ v3 (2026-05-14)
@@ -1075,56 +1075,56 @@
           <t>65009</t>
         </is>
       </c>
       <c r="L10" s="7" t="inlineStr">
         <is>
           <t>UA51100270010076757</t>
         </is>
       </c>
       <c r="M10" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N10" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O10" s="5" t="inlineStr">
         <is>
           <t>вул. Фонтанська дорога, 33</t>
         </is>
       </c>
       <c r="P10" s="5" t="inlineStr">
         <is>
-          <t>+38(048)-715-38-28</t>
+          <t>+38(048)-719-88-38</t>
         </is>
       </c>
       <c r="Q10" s="5" t="inlineStr">
         <is>
-          <t>mgu_rektorat@ukr.net</t>
+          <t>mu_rektorat@ukr.net</t>
         </is>
       </c>
       <c r="R10" s="5" t="inlineStr">
         <is>
           <t>https://mu.od.ua</t>
         </is>
       </c>
       <c r="S10" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T10" s="5" t="inlineStr">
         <is>
           <t>Громовенко Костянтин Вікторович</t>
         </is>
       </c>
       <c r="U10" s="8"/>
       <c r="V10" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="11">
       <c r="A11" s="5" t="inlineStr">
         <is>
           <t>Національний університет "Одеська морська академія"</t>
         </is>
@@ -1474,56 +1474,56 @@
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O14" s="5" t="inlineStr">
         <is>
           <t>вул. Дідріхсона, 4</t>
         </is>
       </c>
       <c r="P14" s="5" t="inlineStr">
         <is>
           <t>+38(048)-723-33-42</t>
         </is>
       </c>
       <c r="Q14" s="5" t="inlineStr">
         <is>
           <t>list@odaba.edu.ua</t>
         </is>
       </c>
       <c r="R14" s="5" t="inlineStr">
         <is>
           <t>http://odaba.edu.ua</t>
         </is>
       </c>
       <c r="S14" s="5" t="inlineStr">
         <is>
-          <t>В. о. ректора</t>
+          <t>Ректор</t>
         </is>
       </c>
       <c r="T14" s="5" t="inlineStr">
         <is>
-          <t>Ковров Анатолій Володимирович</t>
+          <t>Дзюба Сергій Володимирович</t>
         </is>
       </c>
       <c r="U14" s="8"/>
       <c r="V14" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="5" t="inlineStr">
         <is>
           <t>Одеська національна музична академія імені А.В. Нежданової</t>
         </is>
       </c>
       <c r="B15" s="6" t="n">
         <v>118</v>
       </c>
       <c r="C15" s="6"/>
       <c r="D15" s="5" t="inlineStr">
         <is>
           <t>ОНМА ім. А.В. Нежданової</t>
         </is>
       </c>
       <c r="E15" s="5" t="inlineStr">
         <is>
           <t>А.V.Nezhdanova Odesa National Academy of Music</t>
         </is>
       </c>
@@ -1745,53 +1745,65 @@
       <c r="K17" s="7" t="inlineStr">
         <is>
           <t>65014</t>
         </is>
       </c>
       <c r="L17" s="7" t="inlineStr">
         <is>
           <t>UA51100270010320268</t>
         </is>
       </c>
       <c r="M17" s="5" t="inlineStr">
         <is>
           <t>Одеська обл.</t>
         </is>
       </c>
       <c r="N17" s="5" t="inlineStr">
         <is>
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O17" s="5" t="inlineStr">
         <is>
           <t>вул. Успенська, 1</t>
         </is>
       </c>
-      <c r="P17" s="5"/>
-[...1 lines deleted...]
-      <c r="R17" s="5"/>
+      <c r="P17" s="5" t="inlineStr">
+        <is>
+          <t>+38(048)-793-50-00</t>
+        </is>
+      </c>
+      <c r="Q17" s="5" t="inlineStr">
+        <is>
+          <t>oduvsofficial@oduvs.edu.ua</t>
+        </is>
+      </c>
+      <c r="R17" s="5" t="inlineStr">
+        <is>
+          <t>www.oduvs.edu.ua</t>
+        </is>
+      </c>
       <c r="S17" s="5" t="inlineStr">
         <is>
           <t>Ректор</t>
         </is>
       </c>
       <c r="T17" s="5" t="inlineStr">
         <is>
           <t>Давиденко В`ячеслав Віталійович</t>
         </is>
       </c>
       <c r="U17" s="8"/>
       <c r="V17" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="5" t="inlineStr">
         <is>
           <t>Одеський інститут Приватного акціонерного товариства "Вищий навчальний заклад "Міжрегіональна Академія управління персоналом"</t>
         </is>
       </c>
       <c r="B18" s="6" t="n">
         <v>1183</v>
       </c>
       <c r="C18" s="6" t="n">
         <v>249</v>
       </c>
@@ -1845,51 +1857,51 @@
           <t>вул. Чорноморського Козацтва, 19</t>
         </is>
       </c>
       <c r="P18" s="5" t="inlineStr">
         <is>
           <t>(048) 723-23-21</t>
         </is>
       </c>
       <c r="Q18" s="5" t="inlineStr">
         <is>
           <t>maup_odessa@ukr.net</t>
         </is>
       </c>
       <c r="R18" s="5" t="inlineStr">
         <is>
           <t>http://odesa.maup.com.ua</t>
         </is>
       </c>
       <c r="S18" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T18" s="5" t="inlineStr">
         <is>
-          <t>Кузнєцова Ольга Вікторівна</t>
+          <t>Жовняк Ольга Вікторівна</t>
         </is>
       </c>
       <c r="U18" s="8"/>
       <c r="V18" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="5" t="inlineStr">
         <is>
           <t>"Одеський коледж Київського університету культури"</t>
         </is>
       </c>
       <c r="B19" s="6" t="n">
         <v>1569</v>
       </c>
       <c r="C19" s="6" t="n">
         <v>310</v>
       </c>
       <c r="D19" s="5" t="inlineStr">
         <is>
           <t>.</t>
         </is>
       </c>
       <c r="E19" s="5"/>
       <c r="F19" s="7"/>
       <c r="G19" s="6" t="n">
@@ -2115,51 +2127,51 @@
           <t>пров. Валіховський, 2</t>
         </is>
       </c>
       <c r="P21" s="5" t="inlineStr">
         <is>
           <t>(048) 723-22-15,723-42-49</t>
         </is>
       </c>
       <c r="Q21" s="5" t="inlineStr">
         <is>
           <t>office@onmedu.edu.ua</t>
         </is>
       </c>
       <c r="R21" s="5" t="inlineStr">
         <is>
           <t>http://onmedu.edu.ua</t>
         </is>
       </c>
       <c r="S21" s="5" t="inlineStr">
         <is>
           <t>В.о. ректора</t>
         </is>
       </c>
       <c r="T21" s="5" t="inlineStr">
         <is>
-          <t>Запорожан Валерій Миколайович</t>
+          <t>Шнайдер Станіслав Аркадійович</t>
         </is>
       </c>
       <c r="U21" s="8"/>
       <c r="V21" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="5" t="inlineStr">
         <is>
           <t>Одеський національний морський університет</t>
         </is>
       </c>
       <c r="B22" s="6" t="n">
         <v>220</v>
       </c>
       <c r="C22" s="6"/>
       <c r="D22" s="5" t="inlineStr">
         <is>
           <t>ОНМУ</t>
         </is>
       </c>
       <c r="E22" s="5" t="inlineStr">
         <is>
           <t>Odessa National Maritime University</t>
         </is>
       </c>
@@ -2398,56 +2410,56 @@
           <t>м. Одеса</t>
         </is>
       </c>
       <c r="O24" s="5" t="inlineStr">
         <is>
           <t>вул. Змієнка Всеволода, 2</t>
         </is>
       </c>
       <c r="P24" s="5" t="inlineStr">
         <is>
           <t>+38(048) 723-52-54,233515</t>
         </is>
       </c>
       <c r="Q24" s="5" t="inlineStr">
         <is>
           <t>rector@onu.edu.ua</t>
         </is>
       </c>
       <c r="R24" s="5" t="inlineStr">
         <is>
           <t>http//www.onu.edu.ua</t>
         </is>
       </c>
       <c r="S24" s="5" t="inlineStr">
         <is>
-          <t>Ректор</t>
+          <t>В. о. ректора</t>
         </is>
       </c>
       <c r="T24" s="5" t="inlineStr">
         <is>
-          <t>Труба Вячеслав Іванович</t>
+          <t>Ніколаєва Майя Іванівна</t>
         </is>
       </c>
       <c r="U24" s="8"/>
       <c r="V24" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
           <t>Приватний вищий навчальний заклад "Одеський морський інститут" у вигляді ТОВ</t>
         </is>
       </c>
       <c r="B25" s="6" t="n">
         <v>4760</v>
       </c>
       <c r="C25" s="6"/>
       <c r="D25" s="5" t="inlineStr">
         <is>
           <t>ПВНЗ "ОМІ"</t>
         </is>
       </c>
       <c r="E25" s="5"/>
       <c r="F25" s="7"/>
       <c r="G25" s="6" t="n">
         <v>2019</v>
       </c>