--- v0 (2025-10-30)
+++ v1 (2026-05-04)
@@ -365,51 +365,51 @@
           <t>56203</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA48020030010050384</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>с-ще Березнегувате</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Букача В., 85</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>826892246</t>
+          <t>+380506160019; 92153;</t>
         </is>
       </c>
       <c r="Q2" s="5" t="inlineStr">
         <is>
           <t>litsey35@meta.ua</t>
         </is>
       </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>В.о.директора</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Павліченко Лариса Станіславівна</t>
         </is>
       </c>
       <c r="U2" s="8"/>
       <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Березнегуватський районний спортивно-технічний клуб ТСОУ</t>