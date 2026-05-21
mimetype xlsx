--- v1 (2026-03-07)
+++ v2 (2026-05-21)
@@ -369,73 +369,71 @@
           <t>54052</t>
         </is>
       </c>
       <c r="L2" s="7" t="inlineStr">
         <is>
           <t>UA48060150010393291</t>
         </is>
       </c>
       <c r="M2" s="5" t="inlineStr">
         <is>
           <t>Миколаївська обл.</t>
         </is>
       </c>
       <c r="N2" s="5" t="inlineStr">
         <is>
           <t>м. Миколаїв</t>
         </is>
       </c>
       <c r="O2" s="5" t="inlineStr">
         <is>
           <t>вул. Айвазовського, 6-А</t>
         </is>
       </c>
       <c r="P2" s="5" t="inlineStr">
         <is>
-          <t>255009; 258981;</t>
-[...2 lines deleted...]
-      <c r="Q2" s="5"/>
+          <t>+38(051)-263-35-74</t>
+        </is>
+      </c>
+      <c r="Q2" s="5" t="inlineStr">
+        <is>
+          <t>vpusmm@gmail.com</t>
+        </is>
+      </c>
       <c r="R2" s="5"/>
       <c r="S2" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T2" s="5" t="inlineStr">
         <is>
           <t>Глазачев Юрій Борисович</t>
         </is>
       </c>
-      <c r="U2" s="8" t="n">
-[...6 lines deleted...]
-      </c>
+      <c r="U2" s="8"/>
+      <c r="V2" s="5"/>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти «Миколаївський центр професійної освіти»</t>
         </is>
       </c>
       <c r="B3" s="6" t="n">
         <v>2361</v>
       </c>
       <c r="C3" s="6"/>
       <c r="D3" s="5" t="inlineStr">
         <is>
           <t>Миколаївський ЦПО</t>
         </is>
       </c>
       <c r="E3" s="5"/>
       <c r="F3" s="7"/>
       <c r="G3" s="6" t="n">
         <v>1985</v>
       </c>
       <c r="H3" s="5" t="inlineStr">
         <is>
           <t>Заклад професійної (професійно-технічної) освіти</t>
         </is>