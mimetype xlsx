--- v1 (2026-01-31)
+++ v2 (2026-04-30)
@@ -626,52 +626,58 @@
         <is>
           <t>вул. Бузника, 5</t>
         </is>
       </c>
       <c r="P5" s="5" t="inlineStr">
         <is>
           <t>(0512)58-68-65</t>
         </is>
       </c>
       <c r="Q5" s="5" t="inlineStr">
         <is>
           <t>mcpp@wildpark.net</t>
         </is>
       </c>
       <c r="R5" s="5"/>
       <c r="S5" s="5" t="inlineStr">
         <is>
           <t>Директор</t>
         </is>
       </c>
       <c r="T5" s="5" t="inlineStr">
         <is>
           <t>Носовський Андрій Миколайович</t>
         </is>
       </c>
-      <c r="U5" s="8"/>
-      <c r="V5" s="5"/>
+      <c r="U5" s="8" t="n">
+        <v>46058</v>
+      </c>
+      <c r="V5" s="5" t="inlineStr">
+        <is>
+          <t>Увага! З дати блокування суб'єкта освітньої діяльності в ЄДЕБО інформація про нього не підтримується в повному, актуальному та достовірному стані</t>
+        </is>
+      </c>
     </row>
     <row collapsed="" customFormat="false" customHeight="" hidden="" ht="12.1" outlineLevel="0" r="6">
       <c r="A6" s="5" t="inlineStr">
         <is>
           <t>Товариство з обмеженою відповідальністю "Регіональний центр з розвитку морських терміналів"</t>
         </is>
       </c>
       <c r="B6" s="6" t="n">
         <v>4050</v>
       </c>
       <c r="C6" s="6"/>
       <c r="D6" s="5" t="inlineStr">
         <is>
           <t>ТОВ "РЦРМТ"</t>
         </is>
       </c>
       <c r="E6" s="5"/>
       <c r="F6" s="7"/>
       <c r="G6" s="6" t="n">
         <v>2014</v>
       </c>
       <c r="H6" s="5" t="inlineStr">
         <is>
           <t>Інший заклад освіти, що надає професійну (професійно-технічну освіту)</t>
         </is>